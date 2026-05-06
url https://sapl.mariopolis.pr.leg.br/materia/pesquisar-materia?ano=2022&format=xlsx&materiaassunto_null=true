--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,1417 +54,1417 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>Ademir Basso</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/38/pl_altera_art._lei_50-2017.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/38/pl_altera_art._lei_50-2017.pdf</t>
   </si>
   <si>
     <t>Transforma o atual § 1° do art. 61 da Lei n° 50, de 16 de novembro de 2017 em parágrafo único e revoga os §§ 2°, 3° e 4°  todos do art. 61 da Lei n° 50, de 16 de novembro de 2017.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/</t>
   </si>
   <si>
     <t>"Altera Redação do Artigo 51 da Lei 51/2019"</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional suplementar por anulação no PPA, LDO e no Orçamento do Município de Mariópolis para o Exercício de 2022"</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>"Altera o art. 2º da Lei nº 15 de 19 de abril de 2017", que Institui o Diário Oficial Eletrônico do Legislativo Municipal e dá outras providências"</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>"Institui Feriado Municipal de Corpus Christi"</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Executivo Municipal - EXE</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_34-2022.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_34-2022.pdf</t>
   </si>
   <si>
     <t>''Prorroga o prazo de adesão ao REFIS 2021''.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_35-2022.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_35-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a conceder Auxilio Transporte para Estudantes Universitários (Modalidade Presencial), Ensino Médio Profissionalizante e Pós Médio"</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>"Autoriza o Executivo adquirir, mediante desapropriação amigável, imóvel declarado de Utilidade Pública pelo Decreto 51/2022"</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal de Mariópolis a leiloar bens móveis considerados inservíveis para a Administração"</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_38-2022.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_38-2022.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a contratação temporária de pessoal que especifica e dá outras providências"</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_39-2022.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_39-2022.pdf</t>
   </si>
   <si>
     <t>"Altera o Artigo 7º da Lei 10/2006 que cria o Centro Municipal de Formação e Educação em Tempo Integral"</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_n_r__40_202220220906_08514074.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_n_r__40_202220220906_08514074.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Concessão de Direito Real de Uso de espaço na Praça Arnaldo Busatto".</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/159/projeto_de_lei_n_r__41_202220220906_08523342_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/159/projeto_de_lei_n_r__41_202220220906_08523342_1.pdf</t>
   </si>
   <si>
     <t>"Autoriza a realização de chamamento público para fins de firmar parceria com entidade regular, destinada ao acolhimento de crianças e adolescentes em situação de risco, e dá outras providências".</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_n42.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_n42.pdf</t>
   </si>
   <si>
     <t>"Altera a redação da Lei Complementar Municipal n72/2009 de 16 dezembro de 2009 - Código Tributário Municipal".</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/174/projeto_de_lei_43_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/174/projeto_de_lei_43_.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no Protocolo de Intenções e Estatuto Social do Consórcio Intermunicipal de Saúde.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_44.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_44.pdf</t>
   </si>
   <si>
     <t>Altera o valor das ações constantes nos anexos da receita e despesa da Lei n° 55/2021, que dispõe sobre o plano plurianual para o exercício de 2023.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_45.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_45.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2023.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/177/projeto_de_lei_46.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/177/projeto_de_lei_46.pdf</t>
   </si>
   <si>
     <t>Estima a receita e Fixa a despesa do Município de Mariópolis, Estado do Paraná, para o Exercício Financeiro de 2023.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_47.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_47.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a Realizar Chamamento Público para fins de atendimento ao Serviço de Proteção Social Especial para pessoas com Deficiência, Idosos e suas famílias."</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Pedro Vieira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/191/projeto_48_-_autoria_pedro_vieira.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/191/projeto_48_-_autoria_pedro_vieira.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Doação Voluntária de Medicamentos</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/194/projeto_de_lei_49-2022.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/194/projeto_de_lei_49-2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a Realizar Chamamento Público para fins de atendimento ao Serviço de Proteção Social Especial para pessoas com Deficiência, Idosos e suas famílias"</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/196/pl_50.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/196/pl_50.pdf</t>
   </si>
   <si>
     <t>Autoriza o estabelecimento de cooperação financeira para manutenção de Casa Lar Vó Julia do Município de Clevelândia - Paraná e dá outras providencia</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_n51.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_n51.pdf</t>
   </si>
   <si>
     <t>"Promove alterações na Lei Municipal 37/2005 e dá outras providencias."</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_52.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_52.pdf</t>
   </si>
   <si>
     <t>"Registra como Bem Cultural Imaterial do Município de Mariópolis, a Festa da Uva e dá outras providências."</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_53.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_53.pdf</t>
   </si>
   <si>
     <t>"Registra como Bem Cultural Imaterial do Município de Mariópolis, o Prato Típico da Ovelha Enfarinhada e dá outras providências."</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_54.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_54.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial por excesso de arrecadação no PPA, LDO, e no Orçamento do Município de Mariópolis, para o exercício de 2022.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/213/projeto_de_lei_55.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/213/projeto_de_lei_55.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a realização de concurso público para provimento de pessoal do quadro próprio."</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>Ademir Basso, BELLÉ, Pedro Vieira dos Santos, Solismar Germiniani de Souza</t>
+    <t>Ademir Basso, BELLÉ, Pedro Vieira dos Santos, Solismar Germinani de Souza</t>
   </si>
   <si>
     <t>"Altera e acrescenta dispositivos à Resolução nº 003 de 28 de setembro de 2005", que estabelece regras de funcionamento da Câmara Mirim do Município de Mariópolis e dá outras providências"</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
     <t>Altera e acrescenta parágrafo único ao art 6 da Resolução n 02, de 02 de maio de 2019 que: "Dispõe sobre a concessão de diárias no âmbito do Poder Legislativo de Mariópolis/PR  e da outras previdências.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Ademir Basso, Dejair de Paula Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/8/requerimento_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/8/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Solicitando maiores informações sobre o caminhão tanque de recolhimento e distribuição de dejetos adquirido pelo Município no inicio do ano de 2021.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>Ademir Basso, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/36/requerimento_2.pdf</t>
+    <t>Ademir Basso, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/36/requerimento_2.pdf</t>
   </si>
   <si>
     <t>Seja prestado homenagem com envio de Moção Honrosa para as Famílias Acolhedoras do Município.</t>
   </si>
   <si>
-    <t>Ademir Basso, BELLÉ, Dejair de Paula Ferreira, Pedro Vieira dos Santos, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/37/requerimento_3.pdf</t>
+    <t>Ademir Basso, BELLÉ, Dejair de Paula Ferreira, Pedro Vieira dos Santos, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/37/requerimento_3.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Executivo Municipal solicitando se o mesmo já previu encaminhar a esta Casa de Leis Projeto de Lei fixando os pisos constantes, conforme anexo, aos profissionais de saúde de nosso Município, se o mesmo será a partir deste mês de agosto, ou será aguardado normativa do Ministério de Saúde.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Artur Gedoz</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/50/requerimento_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/50/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Resposta de meu Requerimento encaminhado em novembro de 2021.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/51/requerimento_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/51/requerimento_2.pdf</t>
   </si>
   <si>
     <t>Seja prestado homenagem, com entrega de Moção de Aplausos aos Srs. Marco Aurélio Steffani, Marinalva Novakoski Simionato Ivanderson Borelli, servidores da EMATER-PR, hoje _x000D_
 Instituto de Desenvolvimento Rural do Paraná.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Artur Gedoz, Dejair de Paula Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/52/requerimento_3.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/52/requerimento_3.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Departamento de Assistência Social quais providências foram tomadas na época em que estes beneficiários venderam ou alugaram estas casas.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/53/requerimento_4.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/53/requerimento_4.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações ao Sr. Adão Pinheiro.</t>
   </si>
   <si>
     <t>Artur Gedoz, Edimilson Bogoni</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/54/requerimento_5.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/54/requerimento_5.pdf</t>
   </si>
   <si>
     <t>Solicitando quais providências estão sendo tomadas em relação aos materiais recicláveis depositados em terrenos baldios em alguns pontos da cidade.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/55/requerimento_7.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/55/requerimento_7.pdf</t>
   </si>
   <si>
     <t>Cópia do cronograma dos serviços citado na Clausula Terceira, item 3.1 da Ata de Registro de Preços nº 54/2022, que serão prestados pela empresa vencedora do pregão 17/2022, anexo.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Dejair de Paula Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/56/requerimento_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/56/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Solicitando RESPOSTA do Requerimento em anexo o qual solicitava informações sobre numero de horas extras pagas aos servidores</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Dejair de Paula Ferreira, Artur Gedoz</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/57/requerimento_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/57/requerimento_2.pdf</t>
   </si>
   <si>
     <t>Relação das pessoas que requereram “Horas Máquina” nestes últimos 13( treze) meses, contendo nomes, numero de horas e valores.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/58/requerimento_3.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/58/requerimento_3.pdf</t>
   </si>
   <si>
     <t>Solicitando cópias dos Contratos de Comodato que o Município possui com empresas ou afins.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/59/requerimento_4.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/59/requerimento_4.pdf</t>
   </si>
   <si>
     <t>Solicitando informações a respeito dos beneficiários do Conjunto Habitacional Pelegrini.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/60/requerimento_5.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/60/requerimento_5.pdf</t>
   </si>
   <si>
     <t>Convidando a Sra. Juliana Wegerman, Diretora do Departamento de Industria e Comercio para participar de uma sessão para debater sobre os programas e projetos que estão sendo desenvolvidos pelo Departamento.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/61/requerimento_6.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/61/requerimento_6.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre a colocação de pedestal com busto do homenageado Ex Prefeito Neuri Gehlen, e quanto ao pedido de alargamento da ponte da antiga pedreira Vandir Bombonato, no Poço Preto.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/62/requerimento_7.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/62/requerimento_7.pdf</t>
   </si>
   <si>
     <t>Relação dos medicamentos disponíveis junto a Farmácia Básica do Centro de Saúde, separadamente dos da lista - REMUME e demais adquiridos através de outros tipos de convênios, como CONIMS, Farmácias, Laboratórios, etc.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/63/requerimento_8.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/63/requerimento_8.pdf</t>
   </si>
   <si>
     <t>Informações sobre o andamento das obras de calçamento na Comunidade de Linha Carneiro.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/64/requerimento-pisosalarial-agente_comunitario.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/64/requerimento-pisosalarial-agente_comunitario.pdf</t>
   </si>
   <si>
     <t>Seja fixado por meio de lei municipal o piso salarial do ano de 2022 para o cargo de Agente Comunitário de Saúde e de Agente de Combate às Endemias.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Edimilson Bogoni</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/77/requerimento_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/77/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Solicitando informações ao Executivo Municipal/Departamento de Esportes sobre AAEMA e programação esportiva no Município.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Edimilson Bogoni, Artur Gedoz, BELLÉ</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/78/requerimento_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/78/requerimento_2.pdf</t>
   </si>
   <si>
     <t>Solicitando informações em relação às Leis em anexo, se as empresas que adquiriram estes terrenos estão em contato com o Departamento ou Executivo para inicio das obras ou atividades.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/79/requerimento_3.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/79/requerimento_3.pdf</t>
   </si>
   <si>
     <t>Informações sobre o imóvel (terreno) aonde estava localizada a antiga Fundação Fontana, Rua 7 com a Alameda 8,</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/80/requerimento_4.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/80/requerimento_4.pdf</t>
   </si>
   <si>
     <t>Seja oficiado  ao Executivo Municipal/Departamento de Agricultura e Meio Ambiente solicitando se no mesmo existem medicamentos veterinários para atender os produtores e quais são eles.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>BELLÉ</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/98/requerimento_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/98/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Solicitando o número do Convênio com o Governo do Estado, bem como cópia simplificada do projeto de engenharia do asfaltamento da estrada para São Domingos.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/99/requerimento_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/99/requerimento_2.pdf</t>
   </si>
   <si>
     <t>Solicitando informações ao Executivo Municipal e Comissão Organizadora da Feira da Uva 2022.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/100/requerimento_3.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/100/requerimento_3.pdf</t>
   </si>
   <si>
     <t>Cópia simplificada, atualizado, do projeto de engenharia do asfaltamento da estrada divisa para o Município de São Domingos.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/101/requerimento_4.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/101/requerimento_4.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal/Departamento de Planejamento e Obras que envie para esta Câmara cópia simplificada, atualizado, do projeto de engenharia do asfaltamento da estrada divisa para o Município de São Domingos, bem como, se possível, o projeto orçamentário, em papel.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Marina da Silva</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/106/requerimento_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/106/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Solicitando informações, por escrito, de quais projetos e programas estão sendo desenvolvidos para preservação das margens e bacia do Rio Pato Branco.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/107/requerimento_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/107/requerimento_1.pdf</t>
   </si>
   <si>
     <t>Solicitado ao Executivo quais os motivos que a pracinha e academia de saúde daquele bairro esta fechada.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/112/requerimento__solismar__1.pdf</t>
+    <t>Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/112/requerimento__solismar__1.pdf</t>
   </si>
   <si>
     <t>Solicitando informações ao Executivo Municipal a respeito de calçamento na Comunidade de Colônia Nova e sobre a Unidade de Saúde da Comunidade de Candeias.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/113/requerimento__solismar__2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/113/requerimento__solismar__2.pdf</t>
   </si>
   <si>
     <t>Solicitando quais ações, planejamento, projetos (obras) este Governo pretende executar até o final de seu mandato.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/114/requerimento__solismar__3.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/114/requerimento__solismar__3.pdf</t>
   </si>
   <si>
     <t>Informações sobre quais projetos, programas estão sendo desenvolvidos com as crianças no CMEFETI.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/115/requerimento__solismar__4.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/115/requerimento__solismar__4.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal/Departamento de Saúde os motivos pelo qual ainda não foi adquirido aparelho de ultrassom para o Centro de Saúde para atendimento de pacientes do nosso Município.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Solicita novamente cópia em papel do projeto de engenharia do asfaltamento da estrada para São Domingos</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/147/requerimento_belle_22.08.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/147/requerimento_belle_22.08.pdf</t>
   </si>
   <si>
     <t>Solicitando que envie para esta Câmara cópia simplificada, atualizado, do projeto de engenharia do asfaltamento da estrada divisa para o Município de São Domingos, bem como, se possível, o projeto orçamentário, em papel.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/152/requerimento_dejair.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/152/requerimento_dejair.pdf</t>
   </si>
   <si>
     <t>Solicitando relação dos anos de 2021 e 2022, de gastos com materiais de construção, empresas vendedoras e locais, obras que foram utilizados estes materiais.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/170/requerimento_edimilson.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/170/requerimento_edimilson.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal/Departamento de Planejamento e Projetos solicitando a relação contendo as Emendas, recursos, com nome, valores, obras ou equipamentos que os Deputados Estaduais e Federais enviaram ao Município nesta Gestão.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/179/requerimento_solismar_26_09.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/179/requerimento_solismar_26_09.pdf</t>
   </si>
   <si>
     <t>Requerimento de Licença do Mandato de Vereador para tratar de interesses particulares</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>"APROVA AS CONTAS DO PODER EXECUTIVO DO MUNICÍPIO DE MARIÓPOLIS, RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2020".</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>Ademir Basso, Dejair de Paula Ferreira, Pedro Vieira dos Santos, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/9/66_-_avenida_brasil.pdf</t>
+    <t>Ademir Basso, Dejair de Paula Ferreira, Pedro Vieira dos Santos, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/9/66_-_avenida_brasil.pdf</t>
   </si>
   <si>
     <t>Inibir o excesso de velocidade e ruídos na Avenida Brasil, principalmente no final dela, parte nova.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/10/indicacao_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/10/indicacao_1.pdf</t>
   </si>
   <si>
     <t>Retorno do pagamento da INSALUBRIDADE aos profissionais de saúde e servidores de direito.</t>
   </si>
   <si>
-    <t>Ademir Basso, Artur Gedoz, BELLÉ, Dejair de Paula Ferreira, Marina da Silva, Pedro Vieira dos Santos, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/11/indicacao_-__auxilio_alimentacao.pdf</t>
+    <t>Ademir Basso, Artur Gedoz, BELLÉ, Dejair de Paula Ferreira, Marina da Silva, Pedro Vieira dos Santos, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/11/indicacao_-__auxilio_alimentacao.pdf</t>
   </si>
   <si>
     <t>Regulamentação do AUXÍLIO ALIMENTAÇÃO aos servidores municipais.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/12/47_-_conserto_ponte.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/12/47_-_conserto_ponte.pdf</t>
   </si>
   <si>
     <t>Veja a possibilidade de realizar o conserto das laterais da ponte sobre o Rio Poço Preto, no início da Rodovia Municipal Primo Simionato.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/14/44_-_som_alto.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/14/44_-_som_alto.pdf</t>
   </si>
   <si>
     <t>Inibir de alguma forma a prática de som  alto utilizando-se de automóveis e/ou mesmo em aparelhos de sons de grande capacidade utilizados em residências à noite.</t>
   </si>
   <si>
     <t>Ademir Basso, Pedro Vieira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/15/46_-_requerimento_limpeza_de_lotes.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/15/46_-_requerimento_limpeza_de_lotes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a limpeza de terrenos baldios urbanos no Município de Mariópolis.</t>
   </si>
   <si>
-    <t>Ademir Basso, BELLÉ, Dejair de Paula Ferreira, José  Araújo dos Santos, Pedro Vieira dos Santos, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/16/48_-_cascalho_colonia_nova.pdf</t>
+    <t>Ademir Basso, BELLÉ, Dejair de Paula Ferreira, José  Araújo dos Santos, Pedro Vieira dos Santos, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/16/48_-_cascalho_colonia_nova.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção no cascalho no trecho que vai da Comunidade Colônia Nova até a Linha Mangueirinha.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/17/49_-_asfalto_na_rua_01.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/17/49_-_asfalto_na_rua_01.pdf</t>
   </si>
   <si>
     <t>Recapeamento asfáltico na Rua 01 de nosso município.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/18/51_-_calcamento_no_jabuticabal.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/18/51_-_calcamento_no_jabuticabal.pdf</t>
   </si>
   <si>
     <t>Pavimentação poliédrica (calçamento) em dois pequenos trechos no Jabuticabal.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/19/50_-_asfalto_no_bairro_rosa.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/19/50_-_asfalto_no_bairro_rosa.pdf</t>
   </si>
   <si>
     <t>Alargamento no final da Alameda 20 (antiga Alameda 5) no Bairro Rosa e cobertura asfáltica naquele trecho.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/20/52_-_cameras_de_monitoramento.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/20/52_-_cameras_de_monitoramento.pdf</t>
   </si>
   <si>
     <t>Aumentar o número de câmeras de segurança além das 10 já existentes.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/22/53_-_rua_do_lazer.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/22/53_-_rua_do_lazer.pdf</t>
   </si>
   <si>
     <t>Construir junto ao Rio Lambedor na Zona Urbana, a Rua do Lazer.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/23/55_-_quiosque_da_praca.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/23/55_-_quiosque_da_praca.pdf</t>
   </si>
   <si>
     <t>Libere o espaço do Quiosque do Calçadão, antigo local da banca, para a Feira do Produtor, enquanto as obras da feira do produtor não ficam prontas nas proximidades da rodoviária, conforme Lei 43/2021, aprovada por esta Câmara Municipal</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/24/54_-_espalhador_de_dejetos.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/24/54_-_espalhador_de_dejetos.pdf</t>
   </si>
   <si>
     <t>Adquira dois espalhadores de dejetos para tratores para sanar de forma emergencial o acúmulo das esterqueiras em nosso município.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/25/57_-_vigia_motorizado.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/25/57_-_vigia_motorizado.pdf</t>
   </si>
   <si>
     <t>Contrate vigias “motorizados” para o perímetro urbano e que possam, na medida do possível, atender também o interior, caso aja a necessidade.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/26/61_-_encubadora_de_empresas.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/26/61_-_encubadora_de_empresas.pdf</t>
   </si>
   <si>
     <t>Criar uma Incubadora de Empresas em Mariópolis.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/27/56_-_1a_infancia_comite.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/27/56_-_1a_infancia_comite.pdf</t>
   </si>
   <si>
     <t>Criação do Comitê Municipal de Gestão Intersetorial de Políticas Públicas para a Primeira _x000D_
 Infância.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/28/59_-_passeios_publicos.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/28/59_-_passeios_publicos.pdf</t>
   </si>
   <si>
     <t>Realizar um projeto ou programa para melhorar/construir passeios públicos em nosso município.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/29/58_-_transporte_publico.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/29/58_-_transporte_publico.pdf</t>
   </si>
   <si>
     <t>“Instalar” na zona urbana do município um serviço de transporte público.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/31/49_-_asfalto_na_rua_01.doc.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/31/49_-_asfalto_na_rua_01.doc.pdf</t>
   </si>
   <si>
     <t>Realizar manutenção na estrada que vai para a Comunidade Santa Bárbara.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/32/63_-_lombadas.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/32/63_-_lombadas.pdf</t>
   </si>
   <si>
     <t>Instalação de faixa elevada ou mesmo redutor de velocidade (lombada) na Alameda 04 entre as ruas 07 e 09, na Alameda 05 entre as Ruas 07 e 09 e também no final da Avenida Brasil (parte nova).</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/33/62-_calcamento_rua_09.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/33/62-_calcamento_rua_09.pdf</t>
   </si>
   <si>
     <t>Abrir por inteiro a Rua 09 entre a Alameda 04 e Alameda 05 e construir pavimentação poliédrica (calçamento) na mesma.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/34/64_-_seguranca_nas_escolas.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/34/64_-_seguranca_nas_escolas.pdf</t>
   </si>
   <si>
     <t>Designar pelo menos um vigia para cada escola municipal.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/35/65_-_seguranca_publica.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/35/65_-_seguranca_publica.pdf</t>
   </si>
   <si>
     <t>Reivindicar efetivo policial para o Município de Mariópolis.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/42/indicacao_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/42/indicacao_1.pdf</t>
   </si>
   <si>
     <t>Seja notificado os proprietários dos terrenos do antigo hospital para que mantenham a limpeza dos mesmo, ou conforme Lei 44/2018, a Prefeitura façam a limpeza e cobrado dos responsáveis.</t>
   </si>
   <si>
     <t>Artur Gedoz, Edimilson Bogoni, Pedro Vieira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/43/indicacao_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/43/indicacao_2.pdf</t>
   </si>
   <si>
     <t>Construção de área de lazer, incluindo playground e um modulo de academia junto ao _x000D_
 Conjunto Habitacional Pelegrini.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/45/indicacao_3.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/45/indicacao_3.pdf</t>
   </si>
   <si>
     <t>Realização de Campanha de conscientização, em redes sociais, radio e escolas sobre o “Maio _x000D_
 Amarelo”.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/46/indicacao_4.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/46/indicacao_4.pdf</t>
   </si>
   <si>
     <t>Elaborar ato legal regulamentando o uso de veículos oficiais do Município.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/47/indicacao_5.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/47/indicacao_5.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que estude novamente da possibilidade de adquirir os terrenos localizados ao lado do Cemitério Municipal, ou os declarem de UTILIDADE PÚBLICA, para futura ampliação do mesmo.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/48/indicacao_6.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/48/indicacao_6.pdf</t>
   </si>
   <si>
     <t>Manutenção e pintura das faixas de segurança e sinalização das vias publicas da cidade, em especial dos acessos aos trevos, ruas centrais e Av. Brasil.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_1.pdf</t>
   </si>
   <si>
     <t>Fechamento das paredes do Ginásio “Dayane Moretti” construído recentemente na Escola de Educação Especial – APAE.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_2.pdf</t>
   </si>
   <si>
     <t>Regulamentação das Leis Municipais – Estatuto e Plano de Cargos e Carreira dos Servidores Municipais, em relação ao pagamento correto da Insalubridade e Adicional Noturno aos Servidores de Direito, cumprindo-se assim os Incisos IX e XXIII do Art. 7º da Constituição Federal.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_3.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_3.pdf</t>
   </si>
   <si>
     <t>Construção de um espaço com cobertura no calçadão da Avenida Brasil.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Dejair de Paula Ferreira, Pedro Vieira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao__4_pedro.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao__4_pedro.pdf</t>
   </si>
   <si>
     <t>Construção de banheiros adaptados, masculino e feminino no Parque de Evento Arnaldo Weiss, próximo ao Lago Municipal.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Dejair de Paula Ferreira, Ademir Basso</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao__5.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao__5.pdf</t>
   </si>
   <si>
     <t>Elaboração de Ato legal, Lei  determinando que todos os Professores magistério recebam o Piso Salarial Profissional Nacional fixado para o ano de 2022.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_6.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_6.pdf</t>
   </si>
   <si>
     <t>Seja feito uma dedetização, ou algo assim, nas bocas de lobo da cidade para a eliminação de baratas e outros insetos.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_7.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_7.pdf</t>
   </si>
   <si>
     <t>Redutor de velocidade na Alameda 3, entre as Ruas 10 e 11, bem como que seja mudado a lombada da Rua 11 para em frente ao ponto de ônibus, Lanchonete Bellan, ou antigo Posto Perera.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_8.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_8.pdf</t>
   </si>
   <si>
     <t>Melhorias com cascalhamento nas estrebarias do Sr. Willian Ventura, na Comunidade das Dores.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_9.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_9.pdf</t>
   </si>
   <si>
     <t>Colocação de caixa d’água e mais um equipamento de ar condicionado na Capela Mortuária Municipal.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_10.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Colocação de alguns bancos, tipo das praças, no final da Rua 5, com a Alameda 10, no Parque de Eventos.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_11.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_11.pdf</t>
   </si>
   <si>
     <t>Aquisição de um toldo montável para o Cemitério Municipal.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_12.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_12.pdf</t>
   </si>
   <si>
     <t>Compra de mais duas ou três camas hospitalares para empréstimo a pacientes necessitados.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/81/indicacao_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/81/indicacao_1.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfáltica ou calçamento na Rua 30, no Bairro Água Azul.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/82/indicacao_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/82/indicacao_2.pdf</t>
   </si>
   <si>
     <t>Criação de espaço destinado a desenvolver encontros de entretenimento para a juventude mariopolitana, bem como para exposições de veículos com som automotivo.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/83/indicacao_3.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/83/indicacao_3.pdf</t>
   </si>
   <si>
     <t>Construção de pracinhas ou espaços de lazer para famílias e crianças, nos Bairros Pelegrini e Planalto.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_4.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_4.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Assistência Social que veja junto a Secretaria de Estado da Justiça, Família e Trabalho se ainda esta em vigor o Projeto CAIXA D’ÁGUA BOA e da possibilidade do Município aderir.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_5.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_5.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que veja junto a Sanepar e reivindique a agilização do funcionamento da caixa d’água construída no Bairro Novelo, próximo ao Centro de Idosos.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/86/indicacao_6.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/86/indicacao_6.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de segurança no interior e parte externa do Ginásio Elio Gehlen e na Praça Arnaldo Busatto.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/87/indicacao_7.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/87/indicacao_7.pdf</t>
   </si>
   <si>
     <t>Melhorar a iluminação da parte externa, frente, laterais e fundos das Escolas de Educação Infantil Sonho Meu e Cantinho Feliz.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/88/indicacao_8.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/88/indicacao_8.pdf</t>
   </si>
   <si>
     <t>Calçamento na Alameda 18, sentido a propriedade do Sr. Neto Fogolari, bem como o alargamento da galeria desta rua,  sentido a residência do Sr. Antoninho Mascarello.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_9.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_9.pdf</t>
   </si>
   <si>
     <t>Colocação de câmeras de segurança e alarme em todas as Escolas Municipais.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_10.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Construção de galerias pluviais e calçamento no final da Rua 6 e nas Alamedas 15 e 16, entre as Ruas 7 e 6, no Bairro Planalto.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/91/indicacao_11.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/91/indicacao_11.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para que seja instituído um aporte financeiro, por meio de uma ajuda de custo com aluguel de imóvel a ser locado pela empresa interessada, num valor fixo de subsídio.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/92/indicacao_13.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/92/indicacao_13.pdf</t>
   </si>
   <si>
     <t>Seja desenvolvido programa junto as escolas municipais para a doação de agasalhos personalizados para todos os alunos.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/93/indicacao_14.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/93/indicacao_14.pdf</t>
   </si>
   <si>
     <t>Construção de galerias entre as Ruas 6 e 24, no Bairro Gricolo, próximo a residência do Sr. Muzis Vieira de Melo.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/94/indicacao_15.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/94/indicacao_15.pdf</t>
   </si>
   <si>
     <t>Abertura da Alameda 12, entre as Rua 5 e 7, no Bairro Gricolo.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/95/indicacao_16.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/95/indicacao_16.pdf</t>
   </si>
   <si>
     <t>Melhorias com cascalhamento na estrada de acesso a propriedade do Sr. Fernando Catafesta, na Comunidade de Nsa. Sra. Do Rosário.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/96/indicacao_17.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/96/indicacao_17.pdf</t>
   </si>
   <si>
     <t>Calçamento na estrada próxima a propriedade do Sr. Ivandro Albani Provensi, na Comunidade de Colônia Nova.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/97/indicacao_18.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/97/indicacao_18.pdf</t>
   </si>
   <si>
     <t>Elaboração de projeto e busca de recursos para a construção de um Centro de Eventos junto ao Parque Municipal, com espaço para auditório, dentre outros.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_1.pdf</t>
   </si>
   <si>
     <t>Troca das lâmpadas dos superpostes do Calçadão Central.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_2.pdf</t>
   </si>
   <si>
     <t>Limpeza dos pegadores de água nas laterais da Rodovia Arnaldo Vergilio Ferst até a Comunidade de Nsa. Sra. Aparecida e que seja plantado grama para auxiliar a contenção de água e terra.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>BELLÉ, Artur Gedoz, Dejair de Paula Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_3.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_3.pdf</t>
   </si>
   <si>
     <t>Tornar facultativo o uso de máscaras.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>BELLÉ, Ademir Basso</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_4.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_4.pdf</t>
   </si>
   <si>
     <t>Manutenção e recuperação do calçamento e laterais da estrada da PRT 280 até a Comunidade de Santo Eduardo.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_pedro_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_pedro_2.pdf</t>
   </si>
   <si>
     <t>Instalação de câmeras de segurança na Praça Arnaldo Busatto.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_pedro_3.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_pedro_3.pdf</t>
   </si>
   <si>
     <t>Melhorias com cascalhamento na estrada entre a Comunidade de São Pedro até a barragem.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_pedro_4.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_pedro_4.pdf</t>
   </si>
   <si>
     <t>Colocação de uma faixa de pedestre elevada na Av. Brasil, em frente a Rodoviária Municipal.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_pedro_26.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_pedro_26.pdf</t>
   </si>
   <si>
     <t>Reivindicando plantões 24 horas no Destacamento de nosso Município, com policial dia e noite.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_1.pdf</t>
   </si>
   <si>
     <t>Colocação de toldos ou janelas no corredor externo da Escola Professora Amélia Lara.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/117/indicacao_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/117/indicacao_2.pdf</t>
   </si>
   <si>
     <t>Projeto de construção de área de lazer no Bairro Água Azul.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/118/indicacao_4.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/118/indicacao_4.pdf</t>
   </si>
   <si>
     <t>Concerto ou substituição da cobertura do Centro de Saúde que da acesso a Farmácia e Divisão de agendamento de exames e consultas.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/119/indicacao_5.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/119/indicacao_5.pdf</t>
   </si>
   <si>
     <t>Estudo para inicialmente ampliar e melhorar o atendimento do Pronto Atendimento.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_6.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_6.pdf</t>
   </si>
   <si>
     <t>Colocação de mais um ou dois tubos na galeria de Rua 22 no Bairro Gricolo.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_7.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_7.pdf</t>
   </si>
   <si>
     <t>Colocação de um redutor de velocidade na Rua 31 no Bairro Novelo.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao__8.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao__8.pdf</t>
   </si>
   <si>
     <t>Regulamentação dos estacionamentos privativos e rotativos no município.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Solicita compra de toldo para o Cemitério Municipal</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>Solicita faixa elevada próximo a rotatória da Avenida Brasil com a Rua 11</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Solicita ao Departamento de Saúde a compra de mais duas ou três camas hospitalares para emprestar aos pacientes que necessitem</t>
   </si>
   <si>
     <t>132</t>
   </si>
@@ -1483,349 +1483,349 @@
   <si>
     <t>Solicita o conserto do telhado da ala de recreação da Creche Municipal</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Solicita novamente a limpeza das laterais e plantio de grama da Rodovia Arnaldo Ferst</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>Solicita cercar o Lago Municipal</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Solicita aumento da galeria da Rua 23 com a Alameda 13, no Bairro Gricolo</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_dejair.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_dejair.pdf</t>
   </si>
   <si>
     <t>Alargamento da ponte sobre o Rio Poço Preta, acesso a Comunidade São Pedro.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/154/indicacao_bogoni_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/154/indicacao_bogoni_2.pdf</t>
   </si>
   <si>
     <t>Asfaltamento da Alameda 13 e Ruas 22 e 24, no Bairro Gricolo.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/155/indicacao_artur_bogoni_jose.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/155/indicacao_artur_bogoni_jose.pdf</t>
   </si>
   <si>
     <t>Indica que sejam designados vigias nas escolas municipais, por questão de segurança para as crianças.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_edimilson_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_edimilson_.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento de Indústria e Comércio que estude a possibilidade de os Eventos: Feira do MEI e o Encontro de Carros Antigos sejam realizados nos mesmos dias._x000D_
 Indicando ainda que na Festa da Uva 2023 seja destinado um espaço para os empreendedores que participaram da Feira do MEI possam expor e comercializarem seus produtos.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>Artur Gedoz, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/164/indicacao_artur_solismar.pdf</t>
+    <t>Artur Gedoz, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/164/indicacao_artur_solismar.pdf</t>
   </si>
   <si>
     <t>Indicando ao Executivo Municipal/Departamento de Educação que seja feita manutenção, concerto e pintura da parte externa e muros da Escola Técnica Rafael Pocai e sede do referido Departamento.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/165/indicacao_dejair.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/165/indicacao_dejair.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja designado um espaço junto ao Parque de Eventos ou outro local que achar conveniente para a Associação de Gaiteiros e Violeiros de Mariópolis.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_pedro_e_dejair.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_pedro_e_dejair.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal/Departamento de Serviços Urbanos e responsáveis a troca das lâmpadas de dois postes na Alameda 13 e Rua 5, no Bairro Gricolo e seja feita uma revisão geral na iluminação pública.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/167/indic_ademir.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/167/indic_ademir.pdf</t>
   </si>
   <si>
     <t>Reforça pedido anterior ao Executivo Municipal/Departamento de Viação e Obras para realizar conserto das laterais da ponto sobre o Rio Lambedor no início da Rodovia Municipal Primo Simionato.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/168/indic_solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/168/indic_solismar.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento de Serviços Urbanos a colocação de contêiner para lixo reciclável e orgânico em pontos estratégicos dos bairros e centro do Munícipio.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/169/indic_edimilson.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/169/indic_edimilson.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que veja da possibilidade de conceder em direito real de uso um espaço junto ao Parque de Eventos Arnaldo Weiss ao CTG Municipal.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/171/ind_ademir_dejair_luciano_pedro_solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/171/ind_ademir_dejair_luciano_pedro_solismar.pdf</t>
   </si>
   <si>
     <t>Alargamento com pavimentação poliédrica no final da Alameda 20 (antiga alameda 5) no Bairro Rosa e no final da Rua 06 no Bairro Planalto.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/180/indic_marina.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/180/indic_marina.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo e a Diretora de Educação solicitando que seja melhor fiscalizado a situação mecânica dos veículos que fazem o transporte escolar e designado monitores nas linhas para acompanhar e auxiliar o motorista no controle das mesmas.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/181/indic_pedro_03_10.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/181/indic_pedro_03_10.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento Rodoviário a colocação de placa de sinalização no cruzamento da estrada que liga o antigo aterro sanitário à PRT 280.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>Ademir Basso, BELLÉ, Dejair de Paula Ferreira, Pedro Vieira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/182/indic_ademir_dejair_pedro_luciano_e_leandro_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/182/indic_ademir_dejair_pedro_luciano_e_leandro_.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento de Obras e Serviços Rodoviários que seja realizada a manutenção do cascalho em alguns trechos da Estrada 286, no trecho 1.1, sentido Jupiá.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/183/indic_dejair.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/183/indic_dejair.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento de Saúde que seja designado um profissional da Farmácia Básica para a entrega dos medicamentos aos pacientes que procuram atendimento na Unidade de Saúde da Comunidade de Nossa Senhora das Candeias.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/184/indic_ademir_dejair_pedro_luciano_e_leandro_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/184/indic_ademir_dejair_pedro_luciano_e_leandro_2.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento de Obras e Serviços Rodoviários que seja realizada a manutenção do cascalho na estrada que passa pela residência do Sr. Diógene Angelo Nicola e vizinhos.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/185/indic_ademir_dejair_pedro_luciano_e_leandro_3.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/185/indic_ademir_dejair_pedro_luciano_e_leandro_3.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento de Obras e Serviços Rodoviários que seja realizada a manutenção do cascalho na estrada que para do Rio Pinheiro até a Colônia Nova.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/192/indic_artur_gedoz.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/192/indic_artur_gedoz.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento Rodoviário que sejam realizadas melhorias na estrada 284, na Comunidade Nossa Sra. das Candeias.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/193/indic_dejair0001.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/193/indic_dejair0001.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento de Serviços Urbanos que seja feita a limpeza e retirada de entulhos nas galerias e no Rio Poço Preto no Bairro Gricolo até a galeria que atravessa a PRT 280, para melhorar a passagem das águas e evitar alagamentos naquela região.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/195/ind_edimilson.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/195/ind_edimilson.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que veja da possibilidade de construir no Parque Arnaldo Weiss quadras de areia, de basquete, vôlei ou mesmo um espaço poliesportivo conforme indicado pelos Vereadores Mirins.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/197/indic_artur.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/197/indic_artur.pdf</t>
   </si>
   <si>
     <t>Indica que seja oficiado ao DER - Departamento de Estrada e Rodagem, Escritório Regional de Pato Branco, solicitando a recolocação da placa do Trevo Principal da Cidade que nominou o mesmo de "Trevo Levino Fabris Mascarello".</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/198/indic_varios_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/198/indic_varios_1.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal/Departamento de Obras e Serviços Rodoviários que veja da possibilidade de instalar manilhas nos locais onde hoje há pequenas galerias.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>Ademir Basso, Artur Gedoz, BELLÉ, Dejair de Paula Ferreira, Pedro Vieira dos Santos, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/199/indic_varios_2.pdf</t>
+    <t>Ademir Basso, Artur Gedoz, BELLÉ, Dejair de Paula Ferreira, Pedro Vieira dos Santos, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/199/indic_varios_2.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal/Departamento de Agricultura e Meio Ambiente o plantio de árvores no calçadão central e passeios em frente a Rodoviária Municipal.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/200/indic_edimilson_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/200/indic_edimilson_.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que realize estudos, elabore projetos e veja da viabilidade de se instalar nos prédios públicos, tipo escolas, unidades de saúde e alguns departamentos o sistema de energia solar fotovoltaico.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/201/indic_solismar_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/201/indic_solismar_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Departamento de Esportes que veja da possibilidade de deixar durante o dia e finais de semana, o campo suíço do Bairro Gricolo, bem como a academia da saúde para que a população possa utilizar.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/202/indic_solismar_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/202/indic_solismar_2.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a troca da cobertura em policarbonato entre as duas estruturas do Centro de Saúde, acesso a Farmácia Básica.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/203/indic_solismar_3.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/203/indic_solismar_3.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal o asfaltamento do final da Alameda 22, no Bairro Rosa, atendendo pedidos dos moradores do local.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/204/indic_solismar_4.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/204/indic_solismar_4.pdf</t>
   </si>
   <si>
     <t>Indica que seja oficiado ao Executivo Municipal solicitando a reforma da cobertura e colocação de laterais de alguns pontos de ônibus da cidade, em especial o situado na Alameda 1, Bairro Gricolo.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/205/indic_solismar_21_nov.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/205/indic_solismar_21_nov.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento de Agricultura e Meio Ambiente a elaboração e implantação de Programas de Incentivo a Agricultura Familiar e Bacia Leiteira nos moldes da Lei Municipal 41/2013 (anexa).</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/206/indic_edimilson_1__21_nov.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/206/indic_edimilson_1__21_nov.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento Rodoviário que veja da possibilidade de alargar a ponte sobre o rio próximo ao campo de futebol da Comunidade de Nsa. Sra. das Dores</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/207/indic_edimilson_2__21_nov.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/207/indic_edimilson_2__21_nov.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento Rodoviário que sejam feitas melhorias na estrada que dá acesso a propriedade dos Srs. Cleo Malicheski e Cezar Malicheski, na Comunidade de Nsa. Sra. Aparecida.</t>
   </si>
   <si>
     <t>OFIC</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/39/oficio_a_leandre_associacao.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/39/oficio_a_leandre_associacao.pdf</t>
   </si>
   <si>
     <t>Solicitando a destinação de recursos no valor de R$ 170.000,00 (cento e setenta mil reais), para a compra de duas ensiladeiras para duas associações de agricultores, produtores de leite, o que abrange mais de 50 produtores nas duas comunidades (Comunidade N. S. Aparecida e N. S. das Candeias) do Município de Mariópolis.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/49/oficio_01-2022-mp-arturferreira-ajustado.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/49/oficio_01-2022-mp-arturferreira-ajustado.pdf</t>
   </si>
   <si>
     <t>Beneficiários Conjunto Habitacional Pelegrini - Programa Sub-50.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Encaminha os projetos de lei em regime de urgência, conforme súmulas: "AUTORIZA O EXECUTIVO ADQUIRIR MEDIANTE DESAPROPRIAÇÃO AMIGÁVEL IMÓVEL DECLARADO DE UTILIDADE PÚBLICA PELO DECRETO 51/2022" e "AUTORIZA O PODER EXECUTIVO MUNICIPAL DE MARIÓPOLIS A LEILOAR BENS IMÓVEIS CONSIDERADOS INSERVÍVEIS PARA A ADMINISTRAÇÃO"</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Resposta ao Ofício 35/2022 de 02/08/22, onde o vereador Solismar Germiniani solicita quais atividades estão sendo desenvolvidas pelo CMFETI</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Resposta ao requerimento vereadores Ademir Basso, Solismar Germiniani, Pedro Vieira dos Santos, Dejair de Paula Ferreira, Luciano Bellé sobre o novo piso salarial para enfermeiros, auxiliares, técnicos e parteiras</t>
   </si>
@@ -1850,322 +1850,322 @@
   <si>
     <t>139</t>
   </si>
   <si>
     <t>ACO</t>
   </si>
   <si>
     <t>ACÓRDÃO</t>
   </si>
   <si>
     <t>PRESTAÇÃO DE CONTAS DO PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO</t>
   </si>
   <si>
     <t>CDS - Comissão de Desenvolvimento Sustentável</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/156/parecer_comissao_desenvolvimento_sustentavel_ao_pl_36_202220220906_08404454.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/156/parecer_comissao_desenvolvimento_sustentavel_ao_pl_36_202220220906_08404454.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Desenvolvimento Sustentável referente ao Projeto de Lei n° 36/2022.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/157/parecer_comissao_desenvolvimento_sustentavel_ao_pl_37_202220220906_08423481.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/157/parecer_comissao_desenvolvimento_sustentavel_ao_pl_37_202220220906_08423481.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Desenvolvimento Sustentável referente ao Projeto de Lei n° 37/2022</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/172/parecer_comissao.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/172/parecer_comissao.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n 42/2022.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/173/parecer_comissao.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/173/parecer_comissao.pdf</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/186/parecer_projeto_43.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/186/parecer_projeto_43.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n 43/2022.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>CDH - Comissão de Direitos Humanos</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/187/parecer_projeto_43.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/187/parecer_projeto_43.pdf</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/188/parecer_projeto_47.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/188/parecer_projeto_47.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n 47/2022.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/189/parecer_projeto_47.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/189/parecer_projeto_47.pdf</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/190/parecer_projeto_47.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/223/parecer_comissao_financas_e_orc.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/190/parecer_projeto_47.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/223/parecer_comissao_financas_e_orc.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 46/2022 que "Estima a receita e fixa a despesa do Município de Mariópolis, Estado do Paraná, para o exercício financeiro de 2023".</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>EMENDA ADITIVA</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/209/emenda_projeto_51.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/209/emenda_projeto_51.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei Municipal 37/2005 e dá outras providencias.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>EMIP</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/214/em_ademir_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/214/em_ademir_.pdf</t>
   </si>
   <si>
     <t>Destinar R$30.000 para serem utilizados em cirurgias eletivas e em geral. _x000D_
 Destinar R$15.000 para serem utilizados em sementes de pastagem para beneficiar os produtores de leite._x000D_
 Destinar R$15.000 para serem utilizados na realização do Festival Mariopolitano da Canção - FEMAC.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/215/em_artur.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/215/em_artur.pdf</t>
   </si>
   <si>
     <t>Destinar R$15.000 para serem utilizados em cirurgias de joelho e R$15.000 para cirurgias de hérnia._x000D_
 Destinar R$30.000 para serem utilizados na conservação e preservação de fontes e da bacia do Rio Pato Branco, na aquisição de mudas nativas, materiais para preservação de fontes, e construção de cercas ecológicas para proteção do corredor ecológico.</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/216/em_dejair.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/216/em_dejair.pdf</t>
   </si>
   <si>
     <t>Destinar R$30.000 para serem utilizados em cirurgias eletivas em geral e R$30.000 para cirurgias de hérnia.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/217/em_edimilson.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/217/em_edimilson.pdf</t>
   </si>
   <si>
     <t>Destinar R$15.000 para serem utilizados em cirurgias eletivas em geral e R$15.000 para cirurgias de hérnia._x000D_
 Destinar R$15.000 para serem utilizados na aquisição de sementes de pastagem para beneficiar os produtores de leite._x000D_
 Destinar R$15.000 para serem aplicados na aquisição de mudas de arvores próprias e especificas para melhorar a arborização do calçadão central e da Praça Arnaldo Busatto.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>José  Araújo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/218/em_jose_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/218/em_jose_.pdf</t>
   </si>
   <si>
     <t>Destinar R$60.000 para serem utilizados em cirurgias de hérnia; e R$20.000 para exames em geral.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/219/em_luciano.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/219/em_luciano.pdf</t>
   </si>
   <si>
     <t>Destinar R$60.000 para serem utilizados em cirurgias de hérnia.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/220/em_marina.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/220/em_marina.pdf</t>
   </si>
   <si>
     <t>Destinar R$15.000 para serem utilizados em cirurgias eletivas em geral e R$15.000 para cirurgias de hérnia._x000D_
 Destinar R$30.000 para a Associação Amigos dos Animais de Mariópolis - Mariópolis.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/221/em_pedro.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/221/em_pedro.pdf</t>
   </si>
   <si>
     <t>Destinar R$15.000 para serem utilizados em cirurgias eletivas em geral e R$15.000 para cirurgia de hérnia. _x000D_
 Destinar R$10.000 para serem utilizados na realização do Festival Mariopolitano da Canção - FEMAC._x000D_
 Destinar R$20.000 para serem utilizados na aquisição de uniformes para a AAEMA.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/222/em_solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/222/em_solismar.pdf</t>
   </si>
   <si>
     <t>Destinar R$10.000 para serem utilizados em cirurgias de hérnia; R$10.000 para cirurgias de vesícula, e R$10.000 para cirurgias de joelho._x000D_
 Destinar R$20.000 para serem utilizados na aquisição de sêmen para atender pequenos e médios produtores de leite. _x000D_
 Destinar R$10.000 para serem utilizados na aquisição de materiais para cursos em artesanato junto ao Clube de Mães instituídos em nosso município.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/626/emenda_02_ademir_agricultura20240930_14201559.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/626/emenda_02_ademir_agricultura20240930_14201559.pdf</t>
   </si>
   <si>
     <t>Destinar R$-15.000,00 para o Departamento de Cultura na realização do FEMAC</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/627/emenda_02_ademir_agricultura20240930_14201559.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/627/emenda_02_ademir_agricultura20240930_14201559.pdf</t>
   </si>
   <si>
     <t>Destinar R$-15.000,00 para o Departamento de Agricultura e Meio Ambiente para compra de sementes de pastagem</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/628/emenda_05_artur_agricultura20240930_14214815.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/628/emenda_05_artur_agricultura20240930_14214815.pdf</t>
   </si>
   <si>
     <t>Destinar R$-30.000,00 para o Departamento de Agricultura e Meio Ambiente para compra de mudas nativas e materiais para preservação de fontes e construção de cercas.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/629/emenda_15_bogoni20240930_14245581.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/629/emenda_15_bogoni20240930_14245581.pdf</t>
   </si>
   <si>
     <t>Destinar R$-15.000,00 para o Departamento de Agricultura e Meio Ambiente para aquisição de materiais de limpeza e higiene para Ordenhas</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>Destinar R$-15.000,00 ao Departamento de Viação e Serviços Públicos para aquisição de mudas de arvores  para o Calçadão Central</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/631/emenda__13_marina_agricultura20240930_14283014.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/631/emenda__13_marina_agricultura20240930_14283014.pdf</t>
   </si>
   <si>
     <t>Destinar R$-30.000,00 ao Departamento de Agricultura e Meio Ambiente para a realização de convênio com a AAMAR</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/632/emenda__15_pedro_cultura20240930_14295388.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/632/emenda__15_pedro_cultura20240930_14295388.pdf</t>
   </si>
   <si>
     <t>Destinar R$ 10.000,00 para o Departamento de Cultura para a realização do FEMAC</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/633/emenda__16_pedro_esporte20240930_14310098.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/633/emenda__16_pedro_esporte20240930_14310098.pdf</t>
   </si>
   <si>
     <t>Destinar R$ 20.000,00 para o Departamento de Esportes para a compra de uniformes para as escolinhas da AAEMA</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/634/emenda__18_solismar_agricultura20240930_14324136.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/634/emenda__18_solismar_agricultura20240930_14324136.pdf</t>
   </si>
   <si>
     <t>Destinar R$20.000,00 para o Departamento de Agricultura para a compra de semem</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/635/emenda__19_solismar_assistencia_social20240930_14335168.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/635/emenda__19_solismar_assistencia_social20240930_14335168.pdf</t>
   </si>
   <si>
     <t>Destinar R$ 10.000,00 para compra de materias para cursos de artesanatos para Clubes de Mães.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2472,68 +2472,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/38/pl_altera_art._lei_50-2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_34-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_35-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_38-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_39-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_n_r__40_202220220906_08514074.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/159/projeto_de_lei_n_r__41_202220220906_08523342_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_n42.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/174/projeto_de_lei_43_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_44.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_45.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/177/projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_47.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/191/projeto_48_-_autoria_pedro_vieira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/194/projeto_de_lei_49-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/196/pl_50.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_n51.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_52.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_53.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_54.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/213/projeto_de_lei_55.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/8/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/36/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/37/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/50/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/51/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/52/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/53/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/54/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/55/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/56/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/57/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/58/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/59/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/60/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/61/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/62/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/63/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/64/requerimento-pisosalarial-agente_comunitario.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/77/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/78/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/79/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/80/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/98/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/99/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/100/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/101/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/106/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/107/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/112/requerimento__solismar__1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/113/requerimento__solismar__2.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/114/requerimento__solismar__3.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/115/requerimento__solismar__4.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/147/requerimento_belle_22.08.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/152/requerimento_dejair.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/170/requerimento_edimilson.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/179/requerimento_solismar_26_09.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/9/66_-_avenida_brasil.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/10/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/11/indicacao_-__auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/12/47_-_conserto_ponte.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/14/44_-_som_alto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/15/46_-_requerimento_limpeza_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/16/48_-_cascalho_colonia_nova.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/17/49_-_asfalto_na_rua_01.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/18/51_-_calcamento_no_jabuticabal.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/19/50_-_asfalto_no_bairro_rosa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/20/52_-_cameras_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/22/53_-_rua_do_lazer.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/23/55_-_quiosque_da_praca.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/24/54_-_espalhador_de_dejetos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/25/57_-_vigia_motorizado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/26/61_-_encubadora_de_empresas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/27/56_-_1a_infancia_comite.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/28/59_-_passeios_publicos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/29/58_-_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/31/49_-_asfalto_na_rua_01.doc.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/32/63_-_lombadas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/33/62-_calcamento_rua_09.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/34/64_-_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/35/65_-_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/42/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/43/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/45/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/46/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/47/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/48/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao__4_pedro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao__5.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/81/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/82/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/83/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/86/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/87/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/88/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/91/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/92/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/93/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/94/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/95/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/96/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/97/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_pedro_2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_pedro_3.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_pedro_4.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_pedro_26.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/117/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/118/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/119/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao__8.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_dejair.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/154/indicacao_bogoni_2.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/155/indicacao_artur_bogoni_jose.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_edimilson_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/164/indicacao_artur_solismar.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/165/indicacao_dejair.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_pedro_e_dejair.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/167/indic_ademir.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/168/indic_solismar.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/169/indic_edimilson.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/171/ind_ademir_dejair_luciano_pedro_solismar.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/180/indic_marina.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/181/indic_pedro_03_10.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/182/indic_ademir_dejair_pedro_luciano_e_leandro_.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/183/indic_dejair.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/184/indic_ademir_dejair_pedro_luciano_e_leandro_2.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/185/indic_ademir_dejair_pedro_luciano_e_leandro_3.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/192/indic_artur_gedoz.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/193/indic_dejair0001.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/195/ind_edimilson.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/197/indic_artur.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/198/indic_varios_1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/199/indic_varios_2.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/200/indic_edimilson_.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/201/indic_solismar_1.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/202/indic_solismar_2.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/203/indic_solismar_3.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/204/indic_solismar_4.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/205/indic_solismar_21_nov.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/206/indic_edimilson_1__21_nov.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/207/indic_edimilson_2__21_nov.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/39/oficio_a_leandre_associacao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/49/oficio_01-2022-mp-arturferreira-ajustado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/156/parecer_comissao_desenvolvimento_sustentavel_ao_pl_36_202220220906_08404454.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/157/parecer_comissao_desenvolvimento_sustentavel_ao_pl_37_202220220906_08423481.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/172/parecer_comissao.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/173/parecer_comissao.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/186/parecer_projeto_43.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/187/parecer_projeto_43.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/188/parecer_projeto_47.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/189/parecer_projeto_47.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/190/parecer_projeto_47.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/223/parecer_comissao_financas_e_orc.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/209/emenda_projeto_51.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/214/em_ademir_.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/215/em_artur.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/216/em_dejair.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/217/em_edimilson.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/218/em_jose_.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/219/em_luciano.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/220/em_marina.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/221/em_pedro.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/222/em_solismar.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/626/emenda_02_ademir_agricultura20240930_14201559.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/627/emenda_02_ademir_agricultura20240930_14201559.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/628/emenda_05_artur_agricultura20240930_14214815.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/629/emenda_15_bogoni20240930_14245581.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/631/emenda__13_marina_agricultura20240930_14283014.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/632/emenda__15_pedro_cultura20240930_14295388.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/633/emenda__16_pedro_esporte20240930_14310098.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/634/emenda__18_solismar_agricultura20240930_14324136.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/635/emenda__19_solismar_assistencia_social20240930_14335168.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/38/pl_altera_art._lei_50-2017.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/123/projeto_de_lei_34-2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/125/projeto_de_lei_35-2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/128/projeto_de_lei_38-2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/138/projeto_de_lei_39-2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/158/projeto_de_lei_n_r__40_202220220906_08514074.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/159/projeto_de_lei_n_r__41_202220220906_08523342_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/162/projeto_de_lei_n42.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/174/projeto_de_lei_43_.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/175/projeto_de_lei_44.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/176/projeto_de_lei_45.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/177/projeto_de_lei_46.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/178/projeto_de_lei_47.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/191/projeto_48_-_autoria_pedro_vieira.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/194/projeto_de_lei_49-2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/196/pl_50.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/208/projeto_de_lei_n51.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/210/projeto_de_lei_52.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/211/projeto_de_lei_53.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/212/projeto_de_lei_54.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/213/projeto_de_lei_55.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/8/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/36/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/37/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/50/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/51/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/52/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/53/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/54/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/55/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/56/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/57/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/58/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/59/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/60/requerimento_5.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/61/requerimento_6.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/62/requerimento_7.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/63/requerimento_8.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/64/requerimento-pisosalarial-agente_comunitario.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/77/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/78/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/79/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/80/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/98/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/99/requerimento_2.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/100/requerimento_3.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/101/requerimento_4.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/106/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/107/requerimento_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/112/requerimento__solismar__1.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/113/requerimento__solismar__2.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/114/requerimento__solismar__3.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/115/requerimento__solismar__4.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/147/requerimento_belle_22.08.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/152/requerimento_dejair.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/170/requerimento_edimilson.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/179/requerimento_solismar_26_09.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/9/66_-_avenida_brasil.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/10/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/11/indicacao_-__auxilio_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/12/47_-_conserto_ponte.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/14/44_-_som_alto.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/15/46_-_requerimento_limpeza_de_lotes.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/16/48_-_cascalho_colonia_nova.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/17/49_-_asfalto_na_rua_01.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/18/51_-_calcamento_no_jabuticabal.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/19/50_-_asfalto_no_bairro_rosa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/20/52_-_cameras_de_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/22/53_-_rua_do_lazer.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/23/55_-_quiosque_da_praca.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/24/54_-_espalhador_de_dejetos.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/25/57_-_vigia_motorizado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/26/61_-_encubadora_de_empresas.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/27/56_-_1a_infancia_comite.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/28/59_-_passeios_publicos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/29/58_-_transporte_publico.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/31/49_-_asfalto_na_rua_01.doc.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/32/63_-_lombadas.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/33/62-_calcamento_rua_09.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/34/64_-_seguranca_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/35/65_-_seguranca_publica.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/42/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/43/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/45/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/46/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/47/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/48/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/65/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/66/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/67/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/68/indicacao__4_pedro.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/69/indicacao__5.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/70/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/71/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/72/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/73/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/74/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/75/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/76/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/81/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/82/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/83/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/84/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/85/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/86/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/87/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/88/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/89/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/90/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/91/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/92/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/93/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/94/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/95/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/96/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/97/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/102/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/103/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/104/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/105/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/108/indicacao_pedro_2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/109/indicacao_pedro_3.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/110/indicacao_pedro_4.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/111/indicacao_pedro_26.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/116/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/117/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/118/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/119/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/120/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/121/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/122/indicacao__8.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/153/indicacao_dejair.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/154/indicacao_bogoni_2.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/155/indicacao_artur_bogoni_jose.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/163/indicacao_edimilson_.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/164/indicacao_artur_solismar.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/165/indicacao_dejair.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/166/indicacao_pedro_e_dejair.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/167/indic_ademir.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/168/indic_solismar.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/169/indic_edimilson.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/171/ind_ademir_dejair_luciano_pedro_solismar.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/180/indic_marina.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/181/indic_pedro_03_10.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/182/indic_ademir_dejair_pedro_luciano_e_leandro_.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/183/indic_dejair.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/184/indic_ademir_dejair_pedro_luciano_e_leandro_2.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/185/indic_ademir_dejair_pedro_luciano_e_leandro_3.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/192/indic_artur_gedoz.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/193/indic_dejair0001.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/195/ind_edimilson.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/197/indic_artur.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/198/indic_varios_1.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/199/indic_varios_2.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/200/indic_edimilson_.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/201/indic_solismar_1.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/202/indic_solismar_2.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/203/indic_solismar_3.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/204/indic_solismar_4.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/205/indic_solismar_21_nov.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/206/indic_edimilson_1__21_nov.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/207/indic_edimilson_2__21_nov.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/39/oficio_a_leandre_associacao.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/49/oficio_01-2022-mp-arturferreira-ajustado.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/156/parecer_comissao_desenvolvimento_sustentavel_ao_pl_36_202220220906_08404454.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/157/parecer_comissao_desenvolvimento_sustentavel_ao_pl_37_202220220906_08423481.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/172/parecer_comissao.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/173/parecer_comissao.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/186/parecer_projeto_43.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/187/parecer_projeto_43.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/188/parecer_projeto_47.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/189/parecer_projeto_47.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/190/parecer_projeto_47.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/223/parecer_comissao_financas_e_orc.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/209/emenda_projeto_51.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/214/em_ademir_.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/215/em_artur.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/216/em_dejair.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/217/em_edimilson.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/218/em_jose_.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/219/em_luciano.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/220/em_marina.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/221/em_pedro.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/222/em_solismar.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/626/emenda_02_ademir_agricultura20240930_14201559.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/627/emenda_02_ademir_agricultura20240930_14201559.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/628/emenda_05_artur_agricultura20240930_14214815.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/629/emenda_15_bogoni20240930_14245581.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/631/emenda__13_marina_agricultura20240930_14283014.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/632/emenda__15_pedro_cultura20240930_14295388.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/633/emenda__16_pedro_esporte20240930_14310098.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/634/emenda__18_solismar_agricultura20240930_14324136.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2022/635/emenda__19_solismar_assistencia_social20240930_14335168.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H220"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="115.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="115" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>