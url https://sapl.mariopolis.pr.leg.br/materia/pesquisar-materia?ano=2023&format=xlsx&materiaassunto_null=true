--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,2682 +54,2682 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_01_2023_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_01_2023_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A RECOMPOSIÇÃO/REAJUSTE DOS SUBSÍDIOS DO PREFEITO, DA VICE-PREFEITA E DOS SECRETÁRIOS MUNICIPAIS DE MARIÓPOLIS, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_02_2023_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_02_2023_.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A RECOMPOSIÇÃO/REAJUSTE DOS VENCIMENTOS DOS SERVIDORES DE CARGO EFETIVO E COMISSIONADOS DA CAMARA MUNICIPAL DE MARIÓPOLIS, ESTADO DO PARANÁ.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Executivo Municipal - EXE</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_03_2023_exec.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_03_2023_exec.pdf</t>
   </si>
   <si>
     <t>Autoriza a recomposição/reajuste dos vencimentos dos servidores de cargos efetivos, servidores inativos e pensionistas e conselheiros tutelares, e dá outras providências.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_lei_04_2023_exec.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_lei_04_2023_exec.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder desconto no pagamento em parcela única, no IPTU 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_5_2023.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_5_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar Chamamento Público para fins de atendimentos aos animais maltratados e abandonados e dá outras providências.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_n_6_2023.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_n_6_2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a reajustar os vencimentos dos agentes comunitários de saúde e de agentes de combate a endemias."</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/243/pl_7_2023_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/243/pl_7_2023_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente, bem como reformula o Conselho de Direitos, Conselho Tutelar, Fundo Municipal dos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/245/pl_08_2023.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/245/pl_08_2023.pdf</t>
   </si>
   <si>
     <t>"Cria o Art. 9-A na Lei Municipal n°30/2022."</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/246/pl_09_2023.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/246/pl_09_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO ADQUIRIR MEDIANTE DESAPROPIAÇÃO AMIGÁVEL, IMÓVEIS DECLARADOS DE UTILIDADE PÚBLICA PELO DECRETO 17/2023."</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/247/pl_10_2023.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/247/pl_10_2023.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo a alterar o número de vagas do Cargo de Professor, constante do anexo II, da Lei Complementar n° 01/2019."</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/259/projeto_de_lei_n_11.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/259/projeto_de_lei_n_11.pdf</t>
   </si>
   <si>
     <t>"Dá nominação a Estrada Vicinal MP-384, Comunidade Nossa Senhora de Lurdes - Mariópolis até a BR 280: "Irmãos Bordin" e dá outras providencias"</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_n_12.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_n_12.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a reajustar o valor da bolsa-auxílio e do auxílio transporte dos estagiários contratados com o Município de Mariópolis".</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_n_13.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_n_13.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a contratar operação de crédito com o BANCO DO BRASIL S.A., e dá outras providências"</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/269/pl_14_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/269/pl_14_.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a realização de concurso público para provimento de pessoal do quadro próprio."</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/270/pl_15.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/270/pl_15.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a conceder reajuste nos vencimentos dos profissionais do magistério, garantindo a equivalência do Piso Salarial Profissional Nacional - PSPN".</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_16_2o23.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_16_2o23.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO ADQUIRIR MEDIANTES DESAPROPRIAÇÃO AMIGÁVEL, IMÓVEIS DECLARADOS DE UTILIDADE PÚBLICA PELO DECRETO 17/2023."</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/283/pl_17.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/283/pl_17.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a contratar operacao de crédito com o BANCO DO BRASIL S.A, e dá outras providências."</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/288/pl_18.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/288/pl_18.pdf</t>
   </si>
   <si>
     <t>Determina as alíquotas de contribuição previdenciária e estabelece a revisão do plano de amortização devidas pelo Município de Mariópolis/PR ao Regime Próprio de Previdência Social - RPPS, e dá outras providencias.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/289/pl_19.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/289/pl_19.pdf</t>
   </si>
   <si>
     <t>"Cria o Programa de Incentivo a Produção de Leite e autoriza a doação de sementes, sêmen, nitrogênio e insumos agrícolas para produtores e associações de produtores de leite e dá outras providências"</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/290/pl_20.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/290/pl_20.pdf</t>
   </si>
   <si>
     <t>"Promove alterações na Lei Municipal n° 16/2007, e dá outras providências".</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/291/pl_21.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/291/pl_21.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a Abertura de Crédito Adicional Especial por Operação de Crédito no P.P.A, L.D.O e Orçamento do Município de Mariópolis, para o exercício de 2023.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/295/pl_22.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/295/pl_22.pdf</t>
   </si>
   <si>
     <t>"Promove alterações na Lei Municipal n° 22/2021 e dá outras providencias".</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/306/pl_23.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/306/pl_23.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE CESSÃO DE DIREITO REAL DE USO COM O SINDICATO DOS TRABALHADORES RURAIS DE MARIÓPOLIS".</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/311/pl_24.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/311/pl_24.pdf</t>
   </si>
   <si>
     <t>"Promove alterações na Lei Municipal n° 12/2023, e dá outras providencias"</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/312/pl_25.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/312/pl_25.pdf</t>
   </si>
   <si>
     <t>"Promove alterações no Anexo I da Lei Municipal n°  44/2011, e dá outras providencias"</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/313/pl_26.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/313/pl_26.pdf</t>
   </si>
   <si>
     <t>"Autoriza a recomposição/reajuste dos vencimentos dos servidores de cargos efetivos, servidores inativos e pensionistas que recebem salário mínimo"</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/</t>
   </si>
   <si>
     <t>"Institui o Novo Programa de Capacitação de adolescentes, de combate a exploração do trabalho infantil e a fixação de bolsas auxílio"</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/316/pl_28.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/316/pl_28.pdf</t>
   </si>
   <si>
     <t>"Promove alterações na Lei Municipal n° 12/2023, e dá outras providências"</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/318/pl_29.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/318/pl_29.pdf</t>
   </si>
   <si>
     <t>"Promove alterações na Lei Municipal n°37/2005 e dá outras providencias"</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/319/pl_30.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/319/pl_30.pdf</t>
   </si>
   <si>
     <t>"Altera os dispositivos dos artigos 08 e 09, da Lei n° 026/2017."</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/320/pl_31.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/320/pl_31.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a proibição do corte dos serviços de fornecimento de energia elétrica e água no Município de Mariópolis e dá outras providencias"</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/321/pl_32_corrigido0001.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/321/pl_32_corrigido0001.pdf</t>
   </si>
   <si>
     <t>"Acrescenta ao artigo 3° o Inciso XXVII e  altera o caput do artigo 4, ambos da Lei n°37/2021 que trata da criação do Conselho Municipal de Meio Ambiente."</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/323/pl_330001.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/323/pl_330001.pdf</t>
   </si>
   <si>
     <t>"Promove alterações no Anexo I da Lei Municipal n°44/2011, e dá outras providencias"</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/324/pl_34.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/324/pl_34.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a reajustar os vencimentos dos Agentes Comunitários de Saúde e de Agentes de Combate a Endemias"</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/332/pl_35.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/332/pl_35.pdf</t>
   </si>
   <si>
     <t>"Revoga a Lei n° 43 de 14 de novembro de 2018 e a Lei n° 30 de 10 de junho de 2015 e restabelece na íntegra os efeitos da Lei n°31 de 29 de maio de 2009."</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/343/pl_36.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/343/pl_36.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Segurança Alimentar e Nutricional para o Quadriênio 2023/2027.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/344/pl_37_pl_370001_merged.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/344/pl_37_pl_370001_merged.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Mariópolis a leiloar bens móveis considerados inservíveis para Administração.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/346/pl_38.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/346/pl_38.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa de Recuperação Fiscal (REFIS 2023) do Município de Mariópolis e dá outras providências."</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/347/pl_39.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/347/pl_39.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a enviar a protesto das CDA - Certidões de Dívida Ativa de créditos tributários e não tributários e dá outras providências"</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/363/pl_40.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/363/pl_40.pdf</t>
   </si>
   <si>
     <t>"Autoriza a Concessão remunerada de Direito Real de Uso de salas na Rodoviária Municipal, e dá outras providências."</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/371/pl_41.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/371/pl_41.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar Chamamento Público para fins de atendimento a Educação Especial.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/372/pl_42.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/372/pl_42.pdf</t>
   </si>
   <si>
     <t>Altera o valor das ações constantes nos anexos da receita e despesa da Lei n° 55/2021, que dispõe sobre o plano plurianual para o exercício de 2024.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/373/pl_43.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/373/pl_43.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei das Diretrizes Orçamentárias para o Exercício de 2024.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/374/pl_44.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/374/pl_44.pdf</t>
   </si>
   <si>
     <t>Estima a receita e Fixa a Despesa do Município de Mariópolis, Estado do Paraná, para o Exercício Financeiro de 2024.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/375/pl_45.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/375/pl_45.pdf</t>
   </si>
   <si>
     <t>Autoriza a pesca nas dependências do bem público denominado "Lago Municipal Neuri Roque Rossetti Gehlen", do Município de Mariópolis, e dá outras providencias.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/384/projeto_4620230921_09231809.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/384/projeto_4620230921_09231809.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º da Lei nº 31/2023</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/385/projeto_4720230921_09292429.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/385/projeto_4720230921_09292429.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de acolhimento em família acolhedora para crianças e adolescentes do Município de Mariópolis</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/388/pl_48.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/388/pl_48.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a abertura de crédito adicional especial por excesso de arrecadação no PPA, LDO e no Orçamento do Município de Mariópolis, para o exercício de 2023.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/404/projeto_de_lei_4920231024_10134815.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/404/projeto_de_lei_4920231024_10134815.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos recebidos da União para cumprimento da assistência financeira complementar de que trata  a Emenda Constitucional 127/2022</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_5020231107_10575624.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_5020231107_10575624.pdf</t>
   </si>
   <si>
     <t>Autoriza Executivo Municipal a efetuar a abertura de Crédito Adicional Especial por superávit financeiro do exercício anterior e anulação no PPA, LDO e no Orçamento do Município de Mariópolis, para o exercício de 2023.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder reajuste dos vencimentos dos profissionais do magistério, aplicando 17,24% de aumento na tabela que compõe o Anexo VI da Lei Complementar 01/2009.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/412/parecer_projeto_5320231121_135740761.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/412/parecer_projeto_5320231121_135740761.pdf</t>
   </si>
   <si>
     <t>Cria a Seção X, dentro do Capítulo X, da Lei Municipal nº 019/1992, e dá outras providências.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/413/parecer_projeto_5320231121_135740761.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/413/parecer_projeto_5320231121_135740761.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar Termo de Cessão de Uso com a Associação de Fruticultores de Mariópolis - Frutimar</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_de_lei_5420231205_13463381.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_de_lei_5420231205_13463381.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de chamamento público para fins de atendimento ao Serviço de Proteção Social Especial, de Média Complexidade para pessoas com deficiência, idosas e suas famílias.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_5520231205_13475865.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_5520231205_13475865.pdf</t>
   </si>
   <si>
     <t>Cria o Programa de Incentivo aos Clubes de Mães no Município de Mariópolis.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_5620231205_13485190.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_5620231205_13485190.pdf</t>
   </si>
   <si>
     <t>Acrescenta  art. 27-A e parágrafo único à Lei nº50, de 16 de novembro de 2017, que dispõe sobre o Plano de Carreira e Vencimentos dos servidores públicos da Câmara Municipal de Mariópolis, Estado do Paraná.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>PEDRO VIEIRA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_lei_57_20231205_13453463.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_lei_57_20231205_13453463.pdf</t>
   </si>
   <si>
     <t>Institui Auxílio Alimentação aos servidores públicos efetivos e comissionados da Câmara Municipal de Mariópolis, Estado do Paraná.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/463/projeto_de_lei_n_5820231214_14155549.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/463/projeto_de_lei_n_5820231214_14155549.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar abertura de Crédito Adicional Especial por anulação no Orçamento do Município de Mariópolis, para o exercício de 2023.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/466/projeto_de_lei_no_5920231215_10343228.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/466/projeto_de_lei_no_5920231215_10343228.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal receber imóveis em doação.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_resolucao_01_2023.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_resolucao_01_2023.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A RECOMPOSIÇÃO/REAJUSTE DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CAMARA MUNICIPAL DE MARIÓPOLIS, ESTADO DO PARANÁ"</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/365/projeto_de_resolucao.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/365/projeto_de_resolucao.pdf</t>
   </si>
   <si>
     <t>Estabelece dia e horário das sessões ordinárias e disciplina forma e horário para protocolização de proposições sujeitas à apresentação e deliberação na Câmara Municipal de Mariópolis.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>BELLÉ</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/230/requerimento_1_luciano.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/230/requerimento_1_luciano.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo informações quanto ao cumprimento do Contrato de compra e venda de bem imóvel n° 2/2021 - GP.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>Ademir Basso, Artur Gedoz, BELLÉ, Dejair de Paula Ferreira, Pedro Vieira dos Santos, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/231/requerimento_coletivo_1.pdf</t>
+    <t>Ademir Basso, Artur Gedoz, BELLÉ, Dejair de Paula Ferreira, Pedro Vieira dos Santos, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/231/requerimento_coletivo_1.pdf</t>
   </si>
   <si>
     <t>Solicitando informações do Programa PRORURAL nos anos 2021 e 2022.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>Dejair de Paula Ferreira, Ademir Basso, BELLÉ, Pedro Vieira dos Santos, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/232/requerimento_coletivo_2.pdf</t>
+    <t>Dejair de Paula Ferreira, Ademir Basso, BELLÉ, Pedro Vieira dos Santos, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/232/requerimento_coletivo_2.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo atualização do piso salarial do cargo de agente comunitário de saúde e agente comunitário de combate a endemias.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Artur Gedoz, Dejair de Paula Ferreira, Edimilson Bogoni</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/248/req_ferreira_art_bog_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/248/req_ferreira_art_bog_.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal / Departamento de Recursos Humanos relação de TIDE.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>Ademir Basso, Artur Gedoz, BELLÉ, Dejair de Paula Ferreira, Edimilson Bogoni, José  Araújo dos Santos, Marina da Silva, Pedro Vieira dos Santos, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/262/requerimento_coletivo_10001.pdf</t>
+    <t>Ademir Basso, Artur Gedoz, BELLÉ, Dejair de Paula Ferreira, Edimilson Bogoni, José  Araújo dos Santos, Marina da Silva, Pedro Vieira dos Santos, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/262/requerimento_coletivo_10001.pdf</t>
   </si>
   <si>
     <t>1. Qual os motivos da paralização das obras do calçamento da Comunidade de Fátima;_x000D_
 2. Qual a previsão do reinicio e termino das obras para a conclusão do mesmo.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>Artur Gedoz</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/280/requerimento_artur_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/280/requerimento_artur_.pdf</t>
   </si>
   <si>
     <t>Informações sobre a cobrança de contribuição de melhoria do asfalto do final da Av. Brasil.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>Edimilson Bogoni</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/281/requerimento_bogoni_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/281/requerimento_bogoni_.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Executivo Municipal / Departamento de Educação solicitando informações sobre os cursos técnicos que o Departamento realiza em parceria com a RP Informática.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/284/requerimento_edimilson0001.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/284/requerimento_edimilson0001.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Executivo Municipal / Departamento de Planejamento e Projetos solicitando informações sobre o CONCIDADE - Conselho Municipal da Cidade de Mariópolis.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/285/requerimento_coletivo_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/285/requerimento_coletivo_.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo a contratação de vigilantes capacitados para atuar na segurança das escolas municipais de Mariópolis.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>Ademir Basso, Artur Gedoz, BELLÉ, Dejair de Paula Ferreira, José  Araújo dos Santos, Pedro Vieira dos Santos, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/298/requerimento_coletivo_0001.pdf</t>
+    <t>Ademir Basso, Artur Gedoz, BELLÉ, Dejair de Paula Ferreira, José  Araújo dos Santos, Pedro Vieira dos Santos, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/298/requerimento_coletivo_0001.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo/Departamento de Educação informações  quanto a Vigilância nas Escolas.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/308/requerimento_coletivo_10002.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/308/requerimento_coletivo_10002.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo informações de quais providências foram  tomadas em relação a participação no Convenio da Previdência Sustentável (Convênio de Cooperação Técnica e Financeira n° 078/2022 entre CNM E SEBRAE).</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>Artur Gedoz, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/348/req_artur_e_solismar.pdf</t>
+    <t>Artur Gedoz, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/348/req_artur_e_solismar.pdf</t>
   </si>
   <si>
     <t>Requerem seja oficiado ao Executivo Municipal solicitando informações, nome do atual Diretor do Departamento de Indústria e Comércio, para nosso conhecimento e para prestar informação para a população que nos questionam quem responde por esta pasta.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/349/req_coletivo_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/349/req_coletivo_.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo/Departamento de Educação informações quanto a Vigilância nas Escolas.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/354/req_14_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/354/req_14_.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Executivo/Departamento de Tributação solicitando que seja encaminhado para este Legislativo cópia do mapa dos lotes da extensão da Avenida Brasil e ruas transversais.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>BELLÉ, Dejair de Paula Ferreira, José  Araújo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/355/req_15.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/355/req_15.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo/Departamento de Engenharia informações quanto a pavimentação urbana.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>Artur Gedoz, BELLÉ, Dejair de Paula Ferreira, Pedro Vieira dos Santos, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/356/req_16.pdf</t>
+    <t>Artur Gedoz, BELLÉ, Dejair de Paula Ferreira, Pedro Vieira dos Santos, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/356/req_16.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal/Departamento Financeiro algumas informações.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>Ademir Basso</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/366/req_ademir.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/366/req_ademir.pdf</t>
   </si>
   <si>
     <t>Requer licença do cargo de Vereador por um período de 30 (trinta) dias, a partir de 1° de setembro de 2023, para tratar de assuntos de interesse particular.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>Requer que seja oficiado ao Executivo/Departamento Financeiro e de Recursos Humanos solicitando quanto o Município economizou em valores, pecúnia, com a redução do horário de expediente no Setor Rodoviário.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/379/requerimento_19__artur_20230913_08293712.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/379/requerimento_19__artur_20230913_08293712.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Controlador Interno do Município solicitando informações.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>Dejair de Paula Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/389/requerimento_dejair_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/389/requerimento_dejair_.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Executivo Municipal / Departamento de Assistência Social solicitando informações.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/390/requerimento_dejair__2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/390/requerimento_dejair__2.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Executivo Municipal / Departamento de Educação solicitando informações.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>Dejair de Paula Ferreira, Edimilson Bogoni, José  Araújo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/393/requeerimento_2320231003_134254161.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/393/requeerimento_2320231003_134254161.pdf</t>
   </si>
   <si>
     <t>Requerem seja oficiado ao Executivo Municipal/Departamento de Educação/Departamento de Indústria e Comércio solicitando informações.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/405/requerimento_dejair_e_solismar20231024_10151816.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/405/requerimento_dejair_e_solismar20231024_10151816.pdf</t>
   </si>
   <si>
     <t>Solicitando informações ao Departamento de Saúde em  atendimentos odontológicos</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/414/requerimento_2520231121_14060152.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/414/requerimento_2520231121_14060152.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado ao Executivo Municipal solicitando informações sobre o andamento dos novos projetos para o término da construção da estação de tratamento de esgoto situada na Rodovia Primo Simionato.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>Pedro Vieira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/415/requerimento_2620231121_14070040.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/415/requerimento_2620231121_14070040.pdf</t>
   </si>
   <si>
     <t>Requer seja oficiado aos Departamentos de Saúde e Departamento de Agricultura e Meio Ambiente solicitando que seja feita a aplicação de produtos biológicos de controle do mosquito borrachudo nos rios e nascentes da cidade e interior, conforme campanha instituída pela Lei nº 57/2013.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>Ademir Basso, BELLÉ, Dejair de Paula Ferreira, Pedro Vieira dos Santos, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/426/requerimento_ademir20231205_13425954.pdf</t>
+    <t>Ademir Basso, BELLÉ, Dejair de Paula Ferreira, Pedro Vieira dos Santos, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/426/requerimento_ademir20231205_13425954.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo Municipal que utilize a devolução do duodécimo desta Câmara para a ampliação/concerto das galerias e/ou colocação de manilhas ao longo do rio Lambedor que atravessa a zona urbana do Município.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/427/requerimento_luciano20231205_13435151.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/427/requerimento_luciano20231205_13435151.pdf</t>
   </si>
   <si>
     <t>Requerem seja oficiado ao Departamento de Engenharia do Município solicitando informações.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/233/indic_coletiva_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/233/indic_coletiva_1.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal que atue no sentido de divulgar e executar os projetos de lei aprovados por esta Casa de Leis, tanto os de iniciativa do Executivo, como do Legislativo.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/234/indic_coletiva_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/234/indic_coletiva_2.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal / Departamento de Obras e Serviços Rodoviários, que veja a possibilidade de trocar as lombadas por faixas elevadas, principalmente nas rotas de caminhões.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/235/indic_coletiva_3.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/235/indic_coletiva_3.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal / Departamento de Obras e Serviços Rodoviários, que dê seguimento a obra da Alameda 04 no Bairro Rosa.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/236/indic_coletiva_4.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/236/indic_coletiva_4.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal / Departamento de Obras e Serviços Rodoviários que veja da possibilidade de realizar a obra do campo de futebol suíço na Comunidade Nossa Senhora das Candeias.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/237/indic_bogoni_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/237/indic_bogoni_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento de Serviços Rodoviários solicitando pavimentação, calçamento nas estradas vicinais 113 e 211, na Comunidade de Santo Eduardo.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/238/indic_bogoni_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/238/indic_bogoni_2.pdf</t>
   </si>
   <si>
     <t>Indica que seja oficiado ao Executivo Municipal solicitando pavimentação asfáltica na estrada vicinal 384, Rio Pinheiro até a PRT 280, na Comunidade de Nsa. Sra do Carmo.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/239/indic_bogoni_3.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/239/indic_bogoni_3.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento de Serviços Urbanos a abertura da galeria da Rua 6 com a Alameda 12, no Bairro Gricolo.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/240/indic_ferreira_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/240/indic_ferreira_.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento de Serviços Urbanos a colocação de redutor de velocidade na Alameda 20, entre as Ruas 18 e 19 no Bairro Rosa.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>BELLÉ, Dejair de Paula Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/241/indic_ferreira__e_luciano.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/241/indic_ferreira__e_luciano.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal / Departamento de Serviços Rodoviários melhorias com alargamento e cascalhamento em alguns trechos das estradas vicinais 182, sentido Rio Pinheiro a Candeias e na Estrada 285, sentido Nsa. Sra. de Fátima, até a propriedade da Família Matos, bem como na estrada 244, sentido Candeias/Colônia Nova.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/249/ind_coletiva_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/249/ind_coletiva_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que veja a possibilidade de abrir por inteiro a Rua 09 e construir pavimentação poliédrica na mesma.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/250/ind_solismar_.pdf</t>
+    <t>Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/250/ind_solismar_.pdf</t>
   </si>
   <si>
     <t>Solicitando a concessão do Piso Nacional dos Professores aos nossos profissionais, em cumprimento a Lei Municipal 26/2022.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/251/ind_dejair_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/251/ind_dejair_.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento de Serviços Urbanos que seja feito uma dedetização nas bocas de lobo da cidade para a eliminação de baratas e outros insetos.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/252/ind_dejair_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/252/ind_dejair_2.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento de Serviços Urbanos, responsável pela iluminação pública, que seja feito um levantamento geral na cidade e providencie a troca de lâmpadas.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/253/ind_stof_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/253/ind_stof_.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento de Serviços Urbanos que seja refeita a lombada da Alameda 20 - Bairro Rosa.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/254/ind_solismar_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/254/ind_solismar_2.pdf</t>
   </si>
   <si>
     <t>Indica que seja oficiado ao Executivo Municipal / Departamento de Serviços Urbanos solicitando a colocação de meios fios que estão faltando, na Rua 09, saída para Galvão.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/255/ind_ademir_e_coletiva_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/255/ind_ademir_e_coletiva_.pdf</t>
   </si>
   <si>
     <t>Os vereadores infra-assinados, reforçam indicação de anos anteriores, ao Executivo Municipal que veja da possibilidade de fazer o alargamento da pavimentação poliédrica no final da Rua 06 e seguir com o calçamento até o final dessa rua e também termine o calçamento da Alameda 15 no Bairro Planalto.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Artur Gedoz, Edimilson Bogoni, José  Araújo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/256/ind_edimilson_art_e_jose.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/256/ind_edimilson_art_e_jose.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento Urbano e Departamento de Agricultura e Meio Ambiente que veja da possibilidade de projetar um espaço verde (mini bosque) bem como seja construído uma pracinha nos terrenos do Município, localizados entre as Ruas 12 e 13, no final da Avenida Brasil.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/257/ind_edimilson_art_e_jose_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/257/ind_edimilson_art_e_jose_2.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal / Departamento de Agricultura e Meio Ambiente a elaboração de projeto de arborização das margens do Rio Lambedor em conformidade com o Plano Diretor de nosso Município.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/263/indluciano_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/263/indluciano_.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento de Serviços Rodoviários que seja feita a rosada das laterais da Rodovia Arnaldo Weiss, sentido Rio Pato Branco.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/264/ind_bogoni.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/264/ind_bogoni.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, que veja da possibilidade de realizar obra de asfaltamento na estrada para Candeias, da PRT 280 até a Capela.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/265/ind_coletiva_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/265/ind_coletiva_2.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal que possa fazer uma análise para aumentar os vencimentos dos Conselhos Tutelares.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/266/ind_coletiva_3.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/266/ind_coletiva_3.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal, que possa rever a situação da Travessa 01 no Bairro Gricolo, transformando-a em uma Travessa Servidão.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_coletiva_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_coletiva_.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal / Departamento responsável a instalação de aparelhos de ar condicionado na Biblioteca Municipal, sala do Posto de Identificação/Serviço Militar, bem como na Capela Mortuária.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal que veja a possibilidade de aplicar a cobertura asfáltica no final da Alameda 20 (antiga Alameda 5) no Bairro Rosa.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/275/indicacao_coletiva_3.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/275/indicacao_coletiva_3.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal que veja a possibilidade de construir no Parque de Exposições, ao longo da entrada principal, quiosques permanentes para que sejam utilizadas nas Festas, Feiras da Uva e outros eventos de natureza semelhante.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/276/indicacao_pedro.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/276/indicacao_pedro.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento de Serviços Rodoviários que veja da possibilidade de construir um velario (local para acender velas), na Grutinha de Nsa. Sra. Aparecida da Rodovia Arnaldo Verginio Ferst.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/277/indicacao_pedro_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/277/indicacao_pedro_2.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento de Agricultura e Meio Ambiente, o plantio de árvores e instalação de bancos na pracinha construída recentemente no Conjunto Habitacional Pelegrini.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_solismar_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_solismar_.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento de Saúde que veja da viabilidade da ativação da sala odontológica da UBS no Bairro Planalto para que a equipe vinculada ao CONIMS venha ao Município realizar tratamento odontológico para a colocação de prótese dentária ou tratamento de canal.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>Ademir Basso, Dejair de Paula Ferreira, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/282/ind_coletiva.pdf</t>
+    <t>Ademir Basso, Dejair de Paula Ferreira, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/282/ind_coletiva.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal, que veja a possibilidade de um projeto de iluminação de parte da Rodovia Primo Simionato.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/286/indicacao_coletiva_1_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/286/indicacao_coletiva_1_.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal / Departamento de Serviços Urbanos que sejam demarcadas, com pintura, entre uma e outra vaga de estacionamento nas principais ruas da cidade (centro) afim de inibir que veículos utilizem um espaço maior entre eles.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_coletiva_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_coletiva_2.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal / Departamento de Saúde, que seja estendido o horário de atendimento da Farmácia Básica do Centro de Saúde para atender também os pacientes que procuram a emergência a noite.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/292/ind_bogoni0001.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/292/ind_bogoni0001.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento de Educação que veja da possibilidade de realizar obra de fechamento do Ginásio da Escola Professora Amélia Lara.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/293/ind_coletiva_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/293/ind_coletiva_.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo Municipal que inclua as arredores do Colégio Estadual Presidente Arthur da Costa e Silva e APAE Mariópolis no projeto de segurança municipal das escolas.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/294/ind_coletiva_20001.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/294/ind_coletiva_20001.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo Municipal / Departamento de Educação, que veja a possibilidade de contratar Psicóloga (o) ou psicóloga(o)s exclusivo(s) para a Educação Municipal.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/299/ind_coletiva_10001.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/299/ind_coletiva_10001.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal / Departamento de Serviços Rodoviários que sejam feitas melhorias com cascalhamento ou calçamento na estrada vicinal MP 113.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/300/ind_coletiva_20003.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/300/ind_coletiva_20003.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal / Departamento de Educação que seja ofertado um atendimento complementar para as crianças da creche municipal nos períodos de férias e recessos escolares, ou seja, que a mesma não feche neste períodos.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/301/ind_solismar_0001.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/301/ind_solismar_0001.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento de Projetos e Planejamento a busca de recursos da ITAIPU BINACIONAL para investimento em pavimentação, calçamentos no interior do Município.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>Marina da Silva</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/302/ind_marina_1_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/302/ind_marina_1_.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento de Esportes, a elaboração de Projeto e a busca busca de recursos junto ao Ministério do Esporte / Cidadania para implantar junto ao Estádio José Lauro Poersch, um Centro Poliesportivo com infraestrutura para esporte educacional, recreativo e de lazer.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/303/ind_marina_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/303/ind_marina_2.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento Rodoviário, que seja colocado um contêiner para lixo reciclável próximo ao portão da Arca - Associação Recreativa Camisc, situada na PRT 280.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/304/ind_marina_3.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/304/ind_marina_3.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento de Agricultura e Meio Ambiente, a realização de cadastro com chip em todos os cães da cidade afim de facilitar para a ONG e para o Departamento a localização dos tutores quando alguns deles se perder ou for abandonado.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/305/ind_marina_4.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/305/ind_marina_4.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento de Esportes melhorias nos banheiros do Ginásio de Esportes Élio Gehlen, principalmente o Feminino e que seja resolvido a questão da falta de água quando no local são realizados eventos com grande quantidades de pessoas.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/309/ind_coletiva_0001.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/309/ind_coletiva_0001.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal/Departamento de Recursos Humanos e de Saúde, que veja a possibilidade de aplicar a Lei Federal do Novo Piso Salarial de Enfermagem e Técnicos de Enfermagem.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/310/ind_coletiva__2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/310/ind_coletiva__2.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal/Departamento de Saúde que veja a possibilidade de realizar uma consulta com a AgilizaMed que é uma plataforma inteligente, na área da saúde, direcionada a entidades públicas.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>Requerem ao Executivo Municipal/Departamento de Indústria e Comércio que veja a possibilidade de criar um escritório/sala de inovação.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_edimilson.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_edimilson.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal e a Mesa Diretora da Câmara que seja oficiado a Sanepar solicitando melhorias nas bombas de água de nossos poços artesianos, bem como o térmico do poço do Bairro Novelo.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/325/indicacao_coletiva_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/325/indicacao_coletiva_1.pdf</t>
   </si>
   <si>
     <t>Reforçam ao Executivo Municipal a possibilidade de buscar projetos para a construção de casas populares.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/326/ind_edimilson0001.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/326/ind_edimilson0001.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que veja da possibilidade de realizar obras de recapeamento asfáltico nas Alamedas 1 e 23 e nas Ruas 22 e 24, no Bairro Gricolo.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/327/ind_edimilson0002.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/327/ind_edimilson0002.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que veja da possibilidade de realizar obras de recapeamento asfáltico na Alameda 1, no Bairro Rosa.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/328/ind_edimilson0003.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/328/ind_edimilson0003.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que veja da possibilidade de realizar obras de recapeamento asfáltico nas Ruas 6,7,8 e 9 e 10 no Bairro Planalto.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/329/ind_edimilson0004.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/329/ind_edimilson0004.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que veja da possibilidade de realizar obras de recapeamento asfáltico nas Ruas 8,9, 15 e 31 no Bairro Água Azul.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/334/ind_coletiva0001.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/334/ind_coletiva0001.pdf</t>
   </si>
   <si>
     <t>Reforçam requerimentos anteriores ao Executivo Municipal, que faça faixas elevadas ao longo da avenida e em alamedas paralelas à mesma.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/335/ind_coletiva_2_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/335/ind_coletiva_2_2.pdf</t>
   </si>
   <si>
     <t>Reforçando requerimento anterior efetuado em 09 de maio de 2022 para que veja a possibilidade de construir/melhorar os passeios públicos na zona urbana de nosso município.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/336/ind_coletiva_3_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/336/ind_coletiva_3_2.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo Municipal, que elabore um estudo para substituir as pequenas árvores plantadas ao longo da avenida, por floreiras que nao atrapalham a visão dos motoristas ao fazer conversão entre as vias.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/337/ind_coletiva_4.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/337/ind_coletiva_4.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo Municipal que veja a possibilidade de reajustar o salário dos professores municipais e profissionais da educação.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/338/ind_edimilson_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/338/ind_edimilson_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja feito melhorias com tapa buracos na subida, estrada da Comunidade Nsa. Sra. do Rosário, sentido Palmital Baú.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/339/ind_edimilson_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/339/ind_edimilson_2.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que veja da possibilidade de realizar obras de recapeamento asfáltico na Rua 18, Centro.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/340/ind_dejair_0001.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/340/ind_dejair_0001.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento de Serviços Urbanos que seja feita a manutenção ou troca da grama sintética do parquinho infantil da Praça Arnaldo Busatto.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/341/ind_pedro.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/341/ind_pedro.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento de Saúde a contratação de médico Pediatra e médico Ginecologista em nossa unidade de Saúde para atender a demanda de nossos munícipes.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/350/ind_artur.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/350/ind_artur.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que solicite a Policia Militar maior fiscalização quanto ao tráfego de caminhões pesados na Avenida Brasil e algumas Ruas centrais desrespeitando as placas indicativas "sentido caminhões"</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/351/ind_artur_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/351/ind_artur_2.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a colocação de placas proibindo o tráfego de caminhões pesados , tipo sete ou nove eixos nas rodovias municipais calçadas ou asfaltadas, como exemplo, Rodovia Arnaldo Virginio Ferst, dentre outras.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/352/ind_luciano.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/352/ind_luciano.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento Rodoviário o alargamento da ponte do Rio Veado na estrada Poço Preto sentido Capela Santo Eduardo.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/353/ind_pedro0001.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/353/ind_pedro0001.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento de Serviços Urbanos a retirada de uma palmeira na Rua 12, no Bairro Novelo, pois a mesma em dias de vento encosta nos fios de energia causando circuito e queda da chave de segurança deixando os moradores sem energia elétrica.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/360/ind_ferreira_e_artur.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/360/ind_ferreira_e_artur.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal/Departamento Rodoviário que seja finalizada a abertura e melhorias com cascalhamento na estrada Vicinal MP-333 - Comunidade Mangueirinha.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/364/ind_pedro0002.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/364/ind_pedro0002.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a execução da Lei Municipal n°38/2020.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/367/ind_bogoni_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/367/ind_bogoni_.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento de Cultura que veja da possibilidade de implantar no Município cursos de dança gaúcha com objetivo de resgatar e fortalecer a tradição gaúcha.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/368/ind_bogoni__2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/368/ind_bogoni__2.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que veja da possibilidade de construir uma praça na Rua 13 com Avenida Brasil, no Bairro Água Azul.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/369/ind_ferreira.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/369/ind_ferreira.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento Rodoviário a colocação de redutores de velocidade na Rodovia Arnaldo Weiss em frente a residência da Família Zatt e da Família Nascimento.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/370/ind_pedro0003.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/370/ind_pedro0003.pdf</t>
   </si>
   <si>
     <t>Indica/Requer ao Executivo Municipal que seja colocado o nome correto em todas as placas da Rua 31, ou seja: Rua 31 Antônio Carlos Novelo em cumprimento a Lei Municipal 39/2017 anexa.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_solismar_220230913_08323480.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_solismar_220230913_08323480.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento de Serviços Urbanos a colocação de redutores de velocidade na Rua 7, entre as Alamedas 1 e 12, afim de inibir alta velocidade dos veículos que por ali trafegam.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_solismar_120230913_08314510.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_solismar_120230913_08314510.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento de Serviços Urbanos que veja da possibilidade de realizar serviços de desentupimento das bocas de lobo e bueiros das ruas da cidade pois observamos nestes dias de chuva intensas que muitos deles estão obstruindo com lixo e terra.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Leomar da Silva Portes dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_leomar_220230913_08363878.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_leomar_220230913_08363878.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal e extensão encanamento da água do Poço Artesiano do Rio Pinheiro até as residências próximas de algumas famílias.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_leomar_120230913_08354946.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_leomar_120230913_08354946.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento de Saúde a instalação de nobreak em todos os computadores das Unidades de Atendimento a Saúde e Emergência, bem como a instalação de gerador.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/391/ind_bogoni0002.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/391/ind_bogoni0002.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que sejam colocadas junto ao Lago Municipal, placas proibindo banho e também a pesca, por questão de segurança.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_ademir20231003_134427371.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_ademir20231003_134427371.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo Municipal que veja da possibilidade de efetuar uma varredura na questão da iluminação pública, substituindo lâmpadas queimadas ou que, por ventura, estejam acesas o dia todo.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_artur20231011_08313980.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_artur20231011_08313980.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento de Planejamento/Departamento de Agricultura e Meio Ambiente, que busque uma maneira de regulamentar os serviços de coleta seleta de materiais recicláveis de nosso Município.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_edimilson20231011_08303812.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_edimilson20231011_08303812.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento de Serviços Rodoviário que seja feita uma operação tapa buracos no calçamento entre a PRT 280 e a Comunidade de Santo Eduardo.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_ademir_e_mais20231017_08503600.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_ademir_e_mais20231017_08503600.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo Municipal que viabilize a busca de recursos para o Fundo Municipal dos Direitos do Idoso.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_ademir_e_mais20231017_08512959.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_ademir_e_mais20231017_08512959.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo Municipal que veja a possibilidade de abrir uma estrada transversal, paralela a PRC 280 do Parque Industrial na Entrada das Candeias.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_dejair_e_artur20231017_08522513.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_dejair_e_artur20231017_08522513.pdf</t>
   </si>
   <si>
     <t>Reforçando pedidos anteriores e a pedido dos moradores das Comunidades, REQUEREM ao Executivo Municipal a instalação de câmeras de segurança em todas as entradas e saídas das estradas e rodovias que dão acesso as Comunidades, principalmente as da Rodovia PRT 280.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>José  Araújo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/400/indicacao_jose20231017_08540043.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/400/indicacao_jose20231017_08540043.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que estude da possibilidade de instalar lombadas eletrônicas na Avenida Brasil e outras ruas que se fazem necessário.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_jose20231017_08532155.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_jose20231017_08532155.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Departamento de Planejamento e Projetos solicitando que os mesmos elaborem projeto e estude pontos estratégicos para a colocação de placas indicando os principais estabelecimentos públicos e outros, como Pronto Socorro, Prefeitura, Ginásio de Esportes, Rodoviária, Delegacia da Polícia, Cemitério, Igreja, Centro de Eventos.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/402/indicacao_edimilson20231011_08303812.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/402/indicacao_edimilson20231011_08303812.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento de Serviços Rodoviários que seja feita uma operação tapa buracos no calçamento entre a PRT 280 e a Comunidade Santo Eduardo.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_luciano20231024_10161497.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_luciano20231024_10161497.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo  a recolocação da fiação elétrica do poste da Pracinha do Conjunto Habitacional do Bairro Novelo</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao_stof20231107_10532893.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao_stof20231107_10532893.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Executivo Municipal/Departamento de Serviços Urbanos solicitando a colocação de meios fios que estão faltando na Rua 9, entre as ruas 14 e 15, saída para a Rodovia Arnaldo Ferst.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Edimilson Bogoni, José  Araújo dos Santos</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal que sejam colocadas placas de estacionamento rotativo em horários comerciais, nas seguintes ruas: _x000D_
 - Rua transversal da Av. Brasil, lado direito, em frente do Banco do Brasil;_x000D_
 - Rua 5, em frente ao Edifício Álamo;_x000D_
 - Rua 6, em frente a Prefeitura Municipal; _x000D_
 - Alameda 8, em frente ao Centro de Sáude</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_ademir20231128_13580665.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_ademir20231128_13580665.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo Municipal que veja a possibilidade de viabilizar o turismo rural em Mariópolis.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_pedro20231128_13571599.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_pedro20231128_13571599.pdf</t>
   </si>
   <si>
     <t>Indica seja oficiado ao Executivo Municipal solicitando que o mesmo determine aos responsáveis pelas obras da rede de esgoto, que sejam concertados os asfaltos e calçamentos das ruas que foram danificados para a colocação dos tubos da citada rede.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_ademir20231205_13421023.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_ademir20231205_13421023.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo Municipal que veja da possibilidade de inibir vendedores irregulares que visitam nosso Município ocasionalmente.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/429/indicacao_ademir20231213_13354708.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/429/indicacao_ademir20231213_13354708.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo Municipal que realize uma operação TAPA BURACO no calçamento da Estrada Vicinal 040.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Artur Gedoz, Dejair de Paula Ferreira, Marina da Silva</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_artur20231213_13342097.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_artur20231213_13342097.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento de Serviço Rodoviários que sejam feitas melhorias com cascalhamento em algumas estradas.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/431/indicacao_luciano20231213_13372883.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/431/indicacao_luciano20231213_13372883.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal / Departamento de Esportes melhorias nos banheiros femininos do Ginásio de Esportes Élio Gehlen, que sejam colocadas as trancas nas portas ou a troca delas.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_marina20231213_13410066.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_marina20231213_13410066.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento de Saúde que seja mudado o local de atendimento da Farmácia Básica e do TFD para um lugar mais adequado, com bancos.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>ACO</t>
   </si>
   <si>
     <t>ACÓRDÃO</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ - TCEPR</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/322/acordao.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/322/acordao.pdf</t>
   </si>
   <si>
     <t>Prestação de Contas do Prefeito. Exercício de 2021. Emissão de Parecer Prévio pela regularidade.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, CDH - Comissão de Direitos Humanos</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/244/parecer_comissoes_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/244/parecer_comissoes_.pdf</t>
   </si>
   <si>
     <t>Parecer favorável das Comissões.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, CDH - Comissão de Direitos Humanos, CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/258/parecer_comissao_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/258/parecer_comissao_.pdf</t>
   </si>
   <si>
     <t>As Comissões supramencionadas se manifestam favorável ao Projeto de Lei n°08/2023 e Projeto de Lei n°10/2023.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/268/parecer_comissoes.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/268/parecer_comissoes.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n°12/2023.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/271/parecer_comissoes__pl_11.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/271/parecer_comissoes__pl_11.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n°11/2023</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/272/parecer_comissoes__pl_14.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/272/parecer_comissoes__pl_14.pdf</t>
   </si>
   <si>
     <t>Parecer favorável</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/296/parecer_pl_18_23.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/296/parecer_pl_18_23.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL ao Projeto de Lei n° 18/2023.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/297/parecer_projeto_20_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/297/parecer_projeto_20_.pdf</t>
   </si>
   <si>
     <t>Parecer FAVORÁVEL ao Projeto de Lei n° 20/2023.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, CDS - Comissão de Desenvolvimento Sustentável</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/330/parecer.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/330/parecer.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei 32/2023</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/331/parecer_2.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/331/parecer_2.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei n°33/2023</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>CDS - Comissão de Desenvolvimento Sustentável</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/345/parecer_comissao_desenvolvimento.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/345/parecer_comissao_desenvolvimento.pdf</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, CDS - Comissão de Desenvolvimento Sustentável, CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/358/parecer_comissoes_0001.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/358/parecer_comissoes_0001.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei n°38/2023</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/361/parecer_veto.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/361/parecer_veto.pdf</t>
   </si>
   <si>
     <t>Referente ao Veto Parcial n° 001-2023-GP ao PROJETO DE LEI N°31/2023</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/362/parecer_pl_39.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/362/parecer_pl_39.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei n°39/2023</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/376/parecer_projeto_41_20230913_08224454.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/376/parecer_projeto_41_20230913_08224454.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 41/2023</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/377/parecer_projeto_4520230913_08235977.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/377/parecer_projeto_4520230913_08235977.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 45/2023.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/387/parecer_ao_pl_46.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/387/parecer_ao_pl_46.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação referente ao Projeto de Lei n° 46/2023.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/396/parecer_priojeto_4720231011_08294130.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/396/parecer_priojeto_4720231011_08294130.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº47/2023 que "Reformula a Lei Municipal nº38/2018, a qual dispõe sobre o serviço de acolhimento em família acolhedora para crianças e adolescentes do Município de Mariópolis."</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/403/parecer_priojeto_4720231011_08294130.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/403/parecer_priojeto_4720231011_08294130.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Constituição, Justiça e Redação e Comissão de Direitos Humanos referente ao Projeto de Lei nº 47/2023.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_lei_5020231107_10575624.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_lei_5020231107_10575624.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº  50/2023</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/410/parecer_projeto_5320231121_135740761.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/410/parecer_projeto_5320231121_135740761.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 53/2023</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/419/parecer_projeto_5120231128_13562973.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/419/parecer_projeto_5120231128_13562973.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº51/2023</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/421/parecer_20231205_13494096.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/421/parecer_20231205_13494096.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 52/2023.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t>EMENDA ADITIVA</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/386/emendas_ao_pl_40.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/386/emendas_ao_pl_40.pdf</t>
   </si>
   <si>
     <t>Parecer Comissão de Constituição, Justiça e Redação._x000D_
 EMENDA ADITIVA e EMENDA SUBSTITUTIVA.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>EMIP</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/448/emenda_01-_camas_hospitalares_r_42.44700.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/448/emenda_01-_camas_hospitalares_r_42.44700.pdf</t>
   </si>
   <si>
     <t>Destinar recursos no valor de R$ 42.447,00 (Quarenta e dois mil, quatrocentos e quarenta e sete reais), para aquisição de Camas Hospitalares, para serem utilizadas no Centro de Saúde.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/449/emenda_02_-_equip_agricolas_-___r_42.44700_-_copia.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/449/emenda_02_-_equip_agricolas_-___r_42.44700_-_copia.pdf</t>
   </si>
   <si>
     <t>Destinar recursos na ordem de R$ 42.447,00 (Quarenta e dois mil, quatrocentos e quarenta e sete reais) para serem aplicados na aquisição de Equipamentos Agrícolas, para atender pequenos e médios agricultores do Município. Com o propósito de fomento na atividade agrícola para pequenos e médios produtores do Município.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/450/emenda_01_-_exames___conims_r_42.44700.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/450/emenda_01_-_exames___conims_r_42.44700.pdf</t>
   </si>
   <si>
     <t>Destinar recursos na ordem de R$ 42.447,00 (Quarenta e dois mil, quatrocentos e quarenta e sete reais) para serem utilizados em exames especializados.  A fim de reduzir a fila de espera dos munícipes na realização de exames.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/451/emenda_02_-__subvencoes_aamar_-_r_30.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/451/emenda_02_-__subvencoes_aamar_-_r_30.00000.pdf</t>
   </si>
   <si>
     <t>Destinar recursos na ordem de  R$ 30.000,00 (Trinta mil reais) para serem conveniados com a AAMAR –ASSOCIAÇÃO DE AMIGOS DOS ANIMAIS DE MARIÓPOLIS. Para serem utilizados na castração de cães e alimentos (rações), conforme plano de aplicação.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/452/emenda_03_-_equip_agricolas_-___r_14.44700.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/452/emenda_03_-_equip_agricolas_-___r_14.44700.pdf</t>
   </si>
   <si>
     <t>Destinar recursos na ordem  R$ 12.447,00 (Doze mil, quatrocentos e quarenta e sete reais) para serem utilizado como contrapartida na aquisição de 01 (uma) Ensiladeira/Colhedora Área Total de silagem, beneficiando assim, os pequenos e médios produtores do Município.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/439/emenda_01_-_cirurgias__-_exames_r_42.44700.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/439/emenda_01_-_cirurgias__-_exames_r_42.44700.pdf</t>
   </si>
   <si>
     <t>Destinar recursos na ordem de R$ 42.447,00 (Quarenta e dois mil, quatrocentos e quarenta e sete reais), sendo 50% para serem utilizados em Cirurgias Eletivas em Geral e 50% para serem aplicados em Exames de Especialidades e de Alta Complexidade. Com o objetivo de reduzir a fila de espera dos munícipes na realização de exames e cirurgias.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/440/emenda_02_-_ensiladeira_agric-_42.44700.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/440/emenda_02_-_ensiladeira_agric-_42.44700.pdf</t>
   </si>
   <si>
     <t>Destinar recursos na ordem de R$ 37.447,00 (Tinta e sete mil, quatrocentos e quarenta e sete reais) para serem utilizados como contrapartida na aquisição de 01 (uma) Ensilhadeira/Coolhedora Área Total de silagem, beneficiando assim, os pequenos e médios produtores do Município.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/453/emenda_01_-_material_esportivo_-__r_20.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/453/emenda_01_-_material_esportivo_-__r_20.00000.pdf</t>
   </si>
   <si>
     <t>Destinar recursos na ordem de R$ 20.000,00 (Vinte mil reais) para serem utilizados na aquisição de materiais esportivos (bolas, uniformes, redes e outros afins), para fomentar as escolinhas de futebol amador e Voleibol da AAEMA do Município, bem como em todas as modalidades esportivas.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/454/emenda_02_-_festival_de_musica_-__r_10.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/454/emenda_02_-_festival_de_musica_-__r_10.00000.pdf</t>
   </si>
   <si>
     <t>Destinar R$ 10.000,00 (Dez mil reais) para serem utilizados na realização do Festival Mariopolitano da Canção – FEMAC, instituído pela Lei n° 32/2016. A fim de incentivar a cultura municipal colaborando com o desenvolvimento das vocações artísticas.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/455/emenda_03_-_subvencao_idosos_-__r_5.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/455/emenda_03_-_subvencao_idosos_-__r_5.00000.pdf</t>
   </si>
   <si>
     <t>Repasse de recursos na ordem de R$ 5.000,00 (Cinco mil reais) para serem utilizados na aquisição de Aparelho de Ar Condicionado, bem como, na manutenção das atividades do Grupo de Idosos - PAPIMAR, de conformidade com suas necessidades, obedecidas as normas vigentes.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/456/emenda_04_-_equipamentos__agric-_7.44700.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/456/emenda_04_-_equipamentos__agric-_7.44700.pdf</t>
   </si>
   <si>
     <t>Destinar recursos na ordem de R$ 7.447,00 (Sete mil, quatrocentos e quarenta e sete reais) para serem utilizado como contrapartida na aquisição Equipamentos Agrícolas, beneficiando assim, os pequenos e médios produtores do Município;</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/433/emenda_01_-_exames_e_cirurgias_r_42.44700.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/433/emenda_01_-_exames_e_cirurgias_r_42.44700.pdf</t>
   </si>
   <si>
     <t>Destinar recursos na ordem de R$ 42.447,00 (Quarenta e dois mil, quatrocentos e quarenta e sets reais), sendo 50% para serem aplicados na realização de exames de especialidades e Alta Complexidade;  e, 50% dos recursos, para serem aplicados em Cirurgias Eletivas em Geral, conforme normas vigentes. Com o objetivo de reduzir a fila de espera dos munícipes na realização de exames e cirurgias.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/434/emenda_02_-_festival_de_musica_-__r_10.00000.doc</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/434/emenda_02_-_festival_de_musica_-__r_10.00000.doc</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/435/emenda_03_-_equip_agricolas_-__r_22.44700.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/435/emenda_03_-_equip_agricolas_-__r_22.44700.pdf</t>
   </si>
   <si>
     <t>Destinar recursos na ordem de R$ 22.447,00 (Sete mil, quatrocentos e quarenta e sete reais) para serem utilizados como contrapartida na aquisição Equipamentos Agrícolas, para tratamento e classificação de sementes, beneficiando assim, os pequenos e médios produtores do Município.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/436/emenda_esporte_ademir20240930_10533947.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/436/emenda_esporte_ademir20240930_10533947.pdf</t>
   </si>
   <si>
     <t>Destinar recursos na ordem de R$ 10.000,00 (Dez mil reais) para serem utilizados na aquisição de materiais esportivos (bolas, uniformes, redes e outros afins), para fomentar as escolinhas de futebol amador e Voleibol da AAEMA do Município, bem como em todas as modalidades esportivas</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/458/emenda_01_-_cirurgias_cataratas__e_oculos_r_42.44700.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/458/emenda_01_-_cirurgias_cataratas__e_oculos_r_42.44700.pdf</t>
   </si>
   <si>
     <t>Destinar recursos na ordem de R$ 42.447,00 (Quarenta e dois mil, quatrocentos e quarenta e sets reais),  a serem aplicados em Cirurgias de Cataratas e aquisição de Óculos, para atendimento de pessoas carentes, conforme normas vigentes.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/459/emenda_02_-_subvencao_idosos_-__r_10.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/459/emenda_02_-_subvencao_idosos_-__r_10.00000.pdf</t>
   </si>
   <si>
     <t>Repasse de recursos na ordem de R$ 10.000,00 (Dez mil reais) para serem utilizados na manutenção das atividades da Associação dos Idosos - PAPIMAR, de conformidade com suas necessidades, obedecidas as normas vigentes.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/460/emenda_03_-_mateada_2024_-__r_8.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/460/emenda_03_-_mateada_2024_-__r_8.00000.pdf</t>
   </si>
   <si>
     <t>Destinar recursos na ordem de R$ 8.000,00 (Oito mil reais) para serem utilizados na realização da Tradicional Mateada 2024, no baile cultural relacionado ao curso de dança, e em equipamentos, organizada com a colaboração e participação da Associação dos Músicos e Tradicionalistas da Terra da Uva de Mariópolis – ASMUTTUMAR.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/461/emenda_04_-_equip_agricolas_-__r_16.44700.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/461/emenda_04_-_equip_agricolas_-__r_16.44700.pdf</t>
   </si>
   <si>
     <t>Destinar recursos na ordem de R$ 16.447,00 (Dezesseis mil, quatrocentos e quarenta e sete reais) para serem utilizados como contrapartida na aquisição de Equipamentos Agrícolas, para tratamento e classificação de sementes beneficiando assim, os pequenos e médios produtores do Município.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/462/emenda_05_-_clube_de_maes__-___r_10.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/462/emenda_05_-_clube_de_maes__-___r_10.00000.pdf</t>
   </si>
   <si>
     <t>Destinar R$  8.000,00 (Oito mil reais) para serem utilizados na aquisição de materiais para cursos em artesanatos com Clubes de Mães do Interior do Município. Visando melhorar a qualidade de vida das mulheres, proporcionando lazer e bem-estar, trazendo conhecimento e desenvolvimento de novos interesses e habilidades.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/442/emenda_01_-_cobertura_do_centro_de_saude_-_r_15.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/442/emenda_01_-_cobertura_do_centro_de_saude_-_r_15.00000.pdf</t>
   </si>
   <si>
     <t>Destinar R$ 15.000,00 (Quinze mil reais) para serem utilizados como contrapartida na cobertura da Sede do Centro de Saúde, tendo como projeto, Ampliação e Reforma do Centro de Saúde.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/443/emenda_saude_bogono20240930_10442087.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/443/emenda_saude_bogono20240930_10442087.pdf</t>
   </si>
   <si>
     <t>Destinar o montante de  R$ 27.447,00 (Vinte e sete mil, quatrocentos e quarenta e sete reais) para serem utilizados como contrapartida na aquisição de uma Ambulância, para atendimento das necessidades do Centro de Saúde. . A fim de viabilizar a aquisição de veículos necessários a demanda da saúde de Mariópolis.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/444/emenda_vbogoni20240930_10371177.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/444/emenda_vbogoni20240930_10371177.pdf</t>
   </si>
   <si>
     <t>Destinar o montante de  R$ 42.447,00 (Quarenta e dois mil, quatrocentos e quarenta e sete reais) para serem utilizados como contrapartida na  construção da uma  Cancha Arena de Tiro de Laço, com Iluminação, junto  ao Parque de Eventos Arnaldo Weiss.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/445/emenda_01_-__cancha_tiro_de_laco_-__r_42.44700.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/445/emenda_01_-__cancha_tiro_de_laco_-__r_42.44700.pdf</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/446/emenda_02_-__ambulancia_-_r_27.44700.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/446/emenda_02_-__ambulancia_-_r_27.44700.pdf</t>
   </si>
   <si>
     <t>Destinar o montante de  R$ 27.447,00 (Vinte e sete mil, quatrocentos e quarenta e sete reais) para serem utilizados como contrapartida na aquisição de uma Ambulância, para atendimento das necessidades do Centro de Saúde. A fim de viabilizar a aquisição de veículos necessários a demanda da saúde de Mariópolis</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/447/emenda_03_-_cobertura_do_centro_de_saude_-_r_15.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/447/emenda_03_-_cobertura_do_centro_de_saude_-_r_15.00000.pdf</t>
   </si>
   <si>
     <t>Destinar R$ 15.000,00 (Quinze mil reais) para serem utilizados como contrapartida na cobertura do Centro de Saúde da Sede, tendo como projeto, Ampliação e Reforma do Centro de Saúde.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/437/emenda_01_-_ambulancia_e_onibus_-_r_42.44700.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/437/emenda_01_-_ambulancia_e_onibus_-_r_42.44700.pdf</t>
   </si>
   <si>
     <t>Destinar o montante de R$ 42.447,00 (Quarenta e dois mil, quatrocentos e quarenta e sete reais) para serem utilizados como contrapartida na aquisição de uma Ambulância e um ônibus para transporte de Pacientes, para atendimento das necessidades do Centro de Saúde. A fim de viabilizar a aquisição de veículos necessários a demanda da saúde de Mariópolis.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/441/emenda_03_-_subvencao_idosos_-__r_5.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/441/emenda_03_-_subvencao_idosos_-__r_5.00000.pdf</t>
   </si>
   <si>
     <t>Repasse de recursos na ordem de R$ 5.000,00 (Cinco mil reais) para serem utilizados na manutenção das atividades da Associação dos Idosos - PAPIMAR, de conformidade com suas necessidades, obedecidas as normas vigentes.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/438/emenda_02_-_defensivos_prod_uva_-_r_42.44700.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/438/emenda_02_-_defensivos_prod_uva_-_r_42.44700.pdf</t>
   </si>
   <si>
     <t>: Destinar recursos na ordem de R$ 42.447,00 (Quarenta e dois mil, quatrocentos e quarenta e sete reais), SENDO:  R$ 17.447,00 (Desesete mil, quatrocentos e quarenta e sete reais), para serem utilizados na aquisição de “”DEFENSIVOS AGRÍCOLAS, HERBICIDAS, FUNGICIDAS, INSETICIDAS”, distribuídos aos produtores de uva no tratamento dos parreirais do Município, visando a melhoria da produção da uva, de conformidade com a legislação vigente, e R$ 20.000,00 (Vinte mil reais), visando a aquisição de UMA CAIXA D`AGUA para o transporte de peixes vivos,  BOTIJÕES DE OXIGÊNIO para esse transporte e redes para despesca, bem como R$ 5.000,00 (Cinco mil reais), para aquisição de ALEVINOS  de diversas espécies de peixes de conformidade com o planejamento da Departamento de Agricultura e Meio ambiente. Incentivo aos produtores de uva, e aos produtores de peixes.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/457/emenda_05_-_exames__-_cirurgias_r_42.44700.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/457/emenda_05_-_exames__-_cirurgias_r_42.44700.pdf</t>
   </si>
   <si>
     <t>Destinar recursos na ordem de R$ 42.447,00 (Quarenta e dois mil, quatrocentos e quarenta e sete reais), sendo 50% para serem aplicados na realização de Exames de Especialidades e de Alta Complexidade e, 50% dos recursos, para serem aplicados em Cirurgias Eletivas em Geral, conforme normas vigentes. Com o objetivo de reduzir a fila de espera dos munícipes na realização de exames e cirurgias.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>DLB</t>
   </si>
   <si>
     <t>DELIBERAÇÃO - DERRUBADA REGIME DE URGENCIA</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/267/deliberacao_-_derrubada_regime_de_urgencia.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/267/deliberacao_-_derrubada_regime_de_urgencia.pdf</t>
   </si>
   <si>
     <t>Derrubada regime de urgência dos Projetos de Lei n° 09 e n°13.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>PLM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGANICA</t>
   </si>
   <si>
-    <t>Ademir Basso, BELLÉ, Dejair de Paula Ferreira, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/307/proposta_emenda.pdf</t>
+    <t>Ademir Basso, BELLÉ, Dejair de Paula Ferreira, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/307/proposta_emenda.pdf</t>
   </si>
   <si>
     <t>Altera os §§ 5°, 7° e 11 do art. 119 da Lei Orgânica do Município de Mariópolis, nos termos da Emenda Constitucional n° 126, de 21 de dezembro de 2022.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/333/projeto_de_decreto_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/333/projeto_de_decreto_.pdf</t>
   </si>
   <si>
     <t>"Aprova as contas do Poder Executivo do Município de Mariópolis, relativas ao Exercício financeiro de 2021".</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>IVM</t>
   </si>
   <si>
     <t>INDICAÇÃO VEREADORES MIRINS</t>
   </si>
   <si>
     <t>Vereador Mirim - VM</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/342/vereador_mirin.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/342/vereador_mirin.pdf</t>
   </si>
   <si>
     <t>De todos os Vereadores Mirins solicitando a mobilização do Município junto ao Núcleo Regional de Educação e Secretaria de Educação do Estado para a construção de rampas de acesso entre os blocos de salas de aulas do CEPACS, afim de melhorar a acessibilidade para as pessoas cadeirantes e idosos.  _x000D_
 _x000D_
 Do Vereador Daniel solicitando a colocação de placas educativas na Rodovia Primo Simionato pois a mesma é muito utilizada para a prática de esportes, corrida e ciclismo. _x000D_
 _x000D_
 Do Vereador Gianluca sugerindo ao Departamento de Esportes a realização de campeonato de outras modalidades de esportes, além do futsal, futebol e vôlei, como exemplo cita de xadrez, tênis de mesa e outros.  _x000D_
 _x000D_
 Das Vereadoras Ketlyn e Lais solicitando ao Departamento de Cultura a realização do FEMAC Municipal e também o retorno do Coral Infantil.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/359/ind_camara_mirim_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/359/ind_camara_mirim_.pdf</t>
   </si>
   <si>
     <t>Indicação Vereadores Mirins</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_vereadores_mirins20231213_13390311.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_vereadores_mirins20231213_13390311.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal / Departamento de Agricultura e Meio Ambiente que desenvolvam em parceira com a Comunidade Urbana e Rural a elaboração e execução de um Programa de instalação de ECOBARREIRAS em todos os rios do Município.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>VETO PARCIAL</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/357/veto_parcial_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/357/veto_parcial_.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao Projeto de Lei n° 31/2023</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>EMF</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/428/emenda_modificativa20231213_13325556.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/428/emenda_modificativa20231213_13325556.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº55/2023 que "Cria o Programa de Incentivo aos Clubes de Mães no Município de Mariópolis" apresentam EMENDA MODIFICATIVA.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/465/emenda_modificativa20231214_14234839.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/465/emenda_modificativa20231214_14234839.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº44/2023 os Vereadores apresentam EMENDA MODIFICATIVA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3036,68 +3036,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_01_2023_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_02_2023_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_03_2023_exec.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_lei_04_2023_exec.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_5_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_n_6_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/243/pl_7_2023_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/245/pl_08_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/246/pl_09_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/247/pl_10_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/259/projeto_de_lei_n_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_n_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_n_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/269/pl_14_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/270/pl_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_16_2o23.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/283/pl_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/288/pl_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/289/pl_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/290/pl_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/291/pl_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/295/pl_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/306/pl_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/311/pl_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/312/pl_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/313/pl_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/316/pl_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/318/pl_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/319/pl_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/320/pl_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/321/pl_32_corrigido0001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/323/pl_330001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/324/pl_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/332/pl_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/343/pl_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/344/pl_37_pl_370001_merged.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/346/pl_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/347/pl_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/363/pl_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/371/pl_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/372/pl_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/373/pl_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/374/pl_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/375/pl_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/384/projeto_4620230921_09231809.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/385/projeto_4720230921_09292429.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/388/pl_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/404/projeto_de_lei_4920231024_10134815.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_5020231107_10575624.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/412/parecer_projeto_5320231121_135740761.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/413/parecer_projeto_5320231121_135740761.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_de_lei_5420231205_13463381.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_5520231205_13475865.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_5620231205_13485190.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_lei_57_20231205_13453463.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/463/projeto_de_lei_n_5820231214_14155549.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/466/projeto_de_lei_no_5920231215_10343228.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_resolucao_01_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/365/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/230/requerimento_1_luciano.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/231/requerimento_coletivo_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/232/requerimento_coletivo_2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/248/req_ferreira_art_bog_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/262/requerimento_coletivo_10001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/280/requerimento_artur_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/281/requerimento_bogoni_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/284/requerimento_edimilson0001.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/285/requerimento_coletivo_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/298/requerimento_coletivo_0001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/308/requerimento_coletivo_10002.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/348/req_artur_e_solismar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/349/req_coletivo_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/354/req_14_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/355/req_15.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/356/req_16.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/366/req_ademir.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/379/requerimento_19__artur_20230913_08293712.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/389/requerimento_dejair_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/390/requerimento_dejair__2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/393/requeerimento_2320231003_134254161.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/405/requerimento_dejair_e_solismar20231024_10151816.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/414/requerimento_2520231121_14060152.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/415/requerimento_2620231121_14070040.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/426/requerimento_ademir20231205_13425954.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/427/requerimento_luciano20231205_13435151.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/233/indic_coletiva_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/234/indic_coletiva_2.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/235/indic_coletiva_3.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/236/indic_coletiva_4.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/237/indic_bogoni_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/238/indic_bogoni_2.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/239/indic_bogoni_3.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/240/indic_ferreira_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/241/indic_ferreira__e_luciano.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/249/ind_coletiva_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/250/ind_solismar_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/251/ind_dejair_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/252/ind_dejair_2.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/253/ind_stof_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/254/ind_solismar_2.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/255/ind_ademir_e_coletiva_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/256/ind_edimilson_art_e_jose.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/257/ind_edimilson_art_e_jose_2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/263/indluciano_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/264/ind_bogoni.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/265/ind_coletiva_2.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/266/ind_coletiva_3.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_coletiva_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/275/indicacao_coletiva_3.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/276/indicacao_pedro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/277/indicacao_pedro_2.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_solismar_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/282/ind_coletiva.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/286/indicacao_coletiva_1_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_coletiva_2.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/292/ind_bogoni0001.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/293/ind_coletiva_.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/294/ind_coletiva_20001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/299/ind_coletiva_10001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/300/ind_coletiva_20003.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/301/ind_solismar_0001.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/302/ind_marina_1_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/303/ind_marina_2.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/304/ind_marina_3.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/305/ind_marina_4.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/309/ind_coletiva_0001.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/310/ind_coletiva__2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_edimilson.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/325/indicacao_coletiva_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/326/ind_edimilson0001.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/327/ind_edimilson0002.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/328/ind_edimilson0003.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/329/ind_edimilson0004.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/334/ind_coletiva0001.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/335/ind_coletiva_2_2.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/336/ind_coletiva_3_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/337/ind_coletiva_4.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/338/ind_edimilson_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/339/ind_edimilson_2.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/340/ind_dejair_0001.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/341/ind_pedro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/350/ind_artur.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/351/ind_artur_2.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/352/ind_luciano.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/353/ind_pedro0001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/360/ind_ferreira_e_artur.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/364/ind_pedro0002.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/367/ind_bogoni_.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/368/ind_bogoni__2.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/369/ind_ferreira.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/370/ind_pedro0003.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_solismar_220230913_08323480.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_solismar_120230913_08314510.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_leomar_220230913_08363878.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_leomar_120230913_08354946.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/391/ind_bogoni0002.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_ademir20231003_134427371.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_artur20231011_08313980.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_edimilson20231011_08303812.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_ademir_e_mais20231017_08503600.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_ademir_e_mais20231017_08512959.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_dejair_e_artur20231017_08522513.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/400/indicacao_jose20231017_08540043.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_jose20231017_08532155.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/402/indicacao_edimilson20231011_08303812.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_luciano20231024_10161497.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao_stof20231107_10532893.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_ademir20231128_13580665.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_pedro20231128_13571599.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_ademir20231205_13421023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/429/indicacao_ademir20231213_13354708.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_artur20231213_13342097.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/431/indicacao_luciano20231213_13372883.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_marina20231213_13410066.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/322/acordao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/244/parecer_comissoes_.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/258/parecer_comissao_.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/268/parecer_comissoes.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/271/parecer_comissoes__pl_11.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/272/parecer_comissoes__pl_14.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/296/parecer_pl_18_23.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/297/parecer_projeto_20_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/330/parecer.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/331/parecer_2.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/345/parecer_comissao_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/358/parecer_comissoes_0001.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/361/parecer_veto.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/362/parecer_pl_39.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/376/parecer_projeto_41_20230913_08224454.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/377/parecer_projeto_4520230913_08235977.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/387/parecer_ao_pl_46.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/396/parecer_priojeto_4720231011_08294130.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/403/parecer_priojeto_4720231011_08294130.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_lei_5020231107_10575624.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/410/parecer_projeto_5320231121_135740761.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/419/parecer_projeto_5120231128_13562973.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/421/parecer_20231205_13494096.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/386/emendas_ao_pl_40.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/448/emenda_01-_camas_hospitalares_r_42.44700.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/449/emenda_02_-_equip_agricolas_-___r_42.44700_-_copia.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/450/emenda_01_-_exames___conims_r_42.44700.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/451/emenda_02_-__subvencoes_aamar_-_r_30.00000.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/452/emenda_03_-_equip_agricolas_-___r_14.44700.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/439/emenda_01_-_cirurgias__-_exames_r_42.44700.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/440/emenda_02_-_ensiladeira_agric-_42.44700.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/453/emenda_01_-_material_esportivo_-__r_20.00000.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/454/emenda_02_-_festival_de_musica_-__r_10.00000.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/455/emenda_03_-_subvencao_idosos_-__r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/456/emenda_04_-_equipamentos__agric-_7.44700.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/433/emenda_01_-_exames_e_cirurgias_r_42.44700.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/434/emenda_02_-_festival_de_musica_-__r_10.00000.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/435/emenda_03_-_equip_agricolas_-__r_22.44700.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/436/emenda_esporte_ademir20240930_10533947.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/458/emenda_01_-_cirurgias_cataratas__e_oculos_r_42.44700.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/459/emenda_02_-_subvencao_idosos_-__r_10.00000.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/460/emenda_03_-_mateada_2024_-__r_8.00000.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/461/emenda_04_-_equip_agricolas_-__r_16.44700.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/462/emenda_05_-_clube_de_maes__-___r_10.00000.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/442/emenda_01_-_cobertura_do_centro_de_saude_-_r_15.00000.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/443/emenda_saude_bogono20240930_10442087.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/444/emenda_vbogoni20240930_10371177.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/445/emenda_01_-__cancha_tiro_de_laco_-__r_42.44700.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/446/emenda_02_-__ambulancia_-_r_27.44700.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/447/emenda_03_-_cobertura_do_centro_de_saude_-_r_15.00000.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/437/emenda_01_-_ambulancia_e_onibus_-_r_42.44700.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/441/emenda_03_-_subvencao_idosos_-__r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/438/emenda_02_-_defensivos_prod_uva_-_r_42.44700.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/457/emenda_05_-_exames__-_cirurgias_r_42.44700.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/267/deliberacao_-_derrubada_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/307/proposta_emenda.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/333/projeto_de_decreto_.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/342/vereador_mirin.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/359/ind_camara_mirim_.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_vereadores_mirins20231213_13390311.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/357/veto_parcial_.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/428/emenda_modificativa20231213_13325556.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/465/emenda_modificativa20231214_14234839.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_01_2023_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/226/projeto_de_lei_02_2023_.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/227/projeto_de_lei_03_2023_exec.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/228/projeto_de_lei_04_2023_exec.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/229/projeto_de_lei_5_2023.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/242/projeto_de_lei_n_6_2023.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/243/pl_7_2023_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/245/pl_08_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/246/pl_09_2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/247/pl_10_2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/259/projeto_de_lei_n_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/260/projeto_de_lei_n_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/261/projeto_de_lei_n_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/269/pl_14_.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/270/pl_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/279/projeto_de_lei_16_2o23.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/283/pl_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/288/pl_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/289/pl_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/290/pl_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/291/pl_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/295/pl_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/306/pl_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/311/pl_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/312/pl_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/313/pl_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/316/pl_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/318/pl_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/319/pl_30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/320/pl_31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/321/pl_32_corrigido0001.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/323/pl_330001.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/324/pl_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/332/pl_35.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/343/pl_36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/344/pl_37_pl_370001_merged.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/346/pl_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/347/pl_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/363/pl_40.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/371/pl_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/372/pl_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/373/pl_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/374/pl_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/375/pl_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/384/projeto_4620230921_09231809.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/385/projeto_4720230921_09292429.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/388/pl_48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/404/projeto_de_lei_4920231024_10134815.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/408/projeto_de_lei_5020231107_10575624.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/412/parecer_projeto_5320231121_135740761.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/413/parecer_projeto_5320231121_135740761.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/422/projeto_de_lei_5420231205_13463381.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/423/projeto_de_lei_5520231205_13475865.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/424/projeto_de_lei_5620231205_13485190.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/425/projeto_de_lei_57_20231205_13453463.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/463/projeto_de_lei_n_5820231214_14155549.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/466/projeto_de_lei_no_5920231215_10343228.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/224/projeto_de_resolucao_01_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/365/projeto_de_resolucao.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/230/requerimento_1_luciano.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/231/requerimento_coletivo_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/232/requerimento_coletivo_2.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/248/req_ferreira_art_bog_.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/262/requerimento_coletivo_10001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/280/requerimento_artur_.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/281/requerimento_bogoni_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/284/requerimento_edimilson0001.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/285/requerimento_coletivo_.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/298/requerimento_coletivo_0001.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/308/requerimento_coletivo_10002.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/348/req_artur_e_solismar.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/349/req_coletivo_.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/354/req_14_.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/355/req_15.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/356/req_16.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/366/req_ademir.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/379/requerimento_19__artur_20230913_08293712.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/389/requerimento_dejair_.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/390/requerimento_dejair__2.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/393/requeerimento_2320231003_134254161.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/405/requerimento_dejair_e_solismar20231024_10151816.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/414/requerimento_2520231121_14060152.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/415/requerimento_2620231121_14070040.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/426/requerimento_ademir20231205_13425954.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/427/requerimento_luciano20231205_13435151.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/233/indic_coletiva_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/234/indic_coletiva_2.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/235/indic_coletiva_3.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/236/indic_coletiva_4.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/237/indic_bogoni_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/238/indic_bogoni_2.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/239/indic_bogoni_3.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/240/indic_ferreira_.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/241/indic_ferreira__e_luciano.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/249/ind_coletiva_1.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/250/ind_solismar_.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/251/ind_dejair_.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/252/ind_dejair_2.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/253/ind_stof_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/254/ind_solismar_2.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/255/ind_ademir_e_coletiva_.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/256/ind_edimilson_art_e_jose.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/257/ind_edimilson_art_e_jose_2.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/263/indluciano_.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/264/ind_bogoni.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/265/ind_coletiva_2.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/266/ind_coletiva_3.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_coletiva_.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/275/indicacao_coletiva_3.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/276/indicacao_pedro.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/277/indicacao_pedro_2.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_solismar_.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/282/ind_coletiva.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/286/indicacao_coletiva_1_.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_coletiva_2.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/292/ind_bogoni0001.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/293/ind_coletiva_.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/294/ind_coletiva_20001.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/299/ind_coletiva_10001.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/300/ind_coletiva_20003.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/301/ind_solismar_0001.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/302/ind_marina_1_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/303/ind_marina_2.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/304/ind_marina_3.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/305/ind_marina_4.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/309/ind_coletiva_0001.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/310/ind_coletiva__2.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_edimilson.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/325/indicacao_coletiva_1.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/326/ind_edimilson0001.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/327/ind_edimilson0002.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/328/ind_edimilson0003.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/329/ind_edimilson0004.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/334/ind_coletiva0001.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/335/ind_coletiva_2_2.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/336/ind_coletiva_3_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/337/ind_coletiva_4.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/338/ind_edimilson_1.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/339/ind_edimilson_2.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/340/ind_dejair_0001.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/341/ind_pedro.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/350/ind_artur.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/351/ind_artur_2.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/352/ind_luciano.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/353/ind_pedro0001.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/360/ind_ferreira_e_artur.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/364/ind_pedro0002.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/367/ind_bogoni_.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/368/ind_bogoni__2.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/369/ind_ferreira.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/370/ind_pedro0003.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/380/indicacao_solismar_220230913_08323480.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/381/indicacao_solismar_120230913_08314510.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/382/indicacao_leomar_220230913_08363878.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/383/indicacao_leomar_120230913_08354946.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/391/ind_bogoni0002.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/392/indicacao_ademir20231003_134427371.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/394/indicacao_artur20231011_08313980.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/395/indicacao_edimilson20231011_08303812.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/397/indicacao_ademir_e_mais20231017_08503600.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/398/indicacao_ademir_e_mais20231017_08512959.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/399/indicacao_dejair_e_artur20231017_08522513.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/400/indicacao_jose20231017_08540043.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/401/indicacao_jose20231017_08532155.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/402/indicacao_edimilson20231011_08303812.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/406/indicacao_luciano20231024_10161497.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/407/indicacao_stof20231107_10532893.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/417/indicacao_ademir20231128_13580665.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/418/indicacao_pedro20231128_13571599.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/420/indicacao_ademir20231205_13421023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/429/indicacao_ademir20231213_13354708.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/430/indicacao_artur20231213_13342097.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/431/indicacao_luciano20231213_13372883.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/432/indicacao_marina20231213_13410066.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/322/acordao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/244/parecer_comissoes_.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/258/parecer_comissao_.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/268/parecer_comissoes.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/271/parecer_comissoes__pl_11.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/272/parecer_comissoes__pl_14.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/296/parecer_pl_18_23.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/297/parecer_projeto_20_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/330/parecer.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/331/parecer_2.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/345/parecer_comissao_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/358/parecer_comissoes_0001.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/361/parecer_veto.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/362/parecer_pl_39.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/376/parecer_projeto_41_20230913_08224454.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/377/parecer_projeto_4520230913_08235977.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/387/parecer_ao_pl_46.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/396/parecer_priojeto_4720231011_08294130.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/403/parecer_priojeto_4720231011_08294130.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/409/projeto_de_lei_5020231107_10575624.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/410/parecer_projeto_5320231121_135740761.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/419/parecer_projeto_5120231128_13562973.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/421/parecer_20231205_13494096.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/386/emendas_ao_pl_40.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/448/emenda_01-_camas_hospitalares_r_42.44700.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/449/emenda_02_-_equip_agricolas_-___r_42.44700_-_copia.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/450/emenda_01_-_exames___conims_r_42.44700.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/451/emenda_02_-__subvencoes_aamar_-_r_30.00000.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/452/emenda_03_-_equip_agricolas_-___r_14.44700.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/439/emenda_01_-_cirurgias__-_exames_r_42.44700.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/440/emenda_02_-_ensiladeira_agric-_42.44700.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/453/emenda_01_-_material_esportivo_-__r_20.00000.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/454/emenda_02_-_festival_de_musica_-__r_10.00000.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/455/emenda_03_-_subvencao_idosos_-__r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/456/emenda_04_-_equipamentos__agric-_7.44700.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/433/emenda_01_-_exames_e_cirurgias_r_42.44700.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/434/emenda_02_-_festival_de_musica_-__r_10.00000.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/435/emenda_03_-_equip_agricolas_-__r_22.44700.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/436/emenda_esporte_ademir20240930_10533947.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/458/emenda_01_-_cirurgias_cataratas__e_oculos_r_42.44700.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/459/emenda_02_-_subvencao_idosos_-__r_10.00000.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/460/emenda_03_-_mateada_2024_-__r_8.00000.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/461/emenda_04_-_equip_agricolas_-__r_16.44700.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/462/emenda_05_-_clube_de_maes__-___r_10.00000.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/442/emenda_01_-_cobertura_do_centro_de_saude_-_r_15.00000.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/443/emenda_saude_bogono20240930_10442087.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/444/emenda_vbogoni20240930_10371177.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/445/emenda_01_-__cancha_tiro_de_laco_-__r_42.44700.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/446/emenda_02_-__ambulancia_-_r_27.44700.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/447/emenda_03_-_cobertura_do_centro_de_saude_-_r_15.00000.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/437/emenda_01_-_ambulancia_e_onibus_-_r_42.44700.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/441/emenda_03_-_subvencao_idosos_-__r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/438/emenda_02_-_defensivos_prod_uva_-_r_42.44700.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/457/emenda_05_-_exames__-_cirurgias_r_42.44700.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/267/deliberacao_-_derrubada_regime_de_urgencia.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/307/proposta_emenda.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/333/projeto_de_decreto_.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/342/vereador_mirin.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/359/ind_camara_mirim_.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/464/indicacao_vereadores_mirins20231213_13390311.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/357/veto_parcial_.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/428/emenda_modificativa20231213_13325556.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2023/465/emenda_modificativa20231214_14234839.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H244"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.85546875" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="153.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="152.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>