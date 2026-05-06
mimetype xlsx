--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -54,2516 +54,2516 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>Executivo Municipal - EXE</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza a recomposição/reajuste dos vencimentos dos servidores de cargos efetivos, servidores inativos e pensionistas e conselheiros tutelares e dá outras providências”</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/468/projeto_de_lei_02_20240124_08485445.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/468/projeto_de_lei_02_20240124_08485445.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Executivo Municipal a reajustar os vencimentos dos agentes comunitários de saúde e dos agentes de combate a endemias”</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/469/projeto_de_lei_03_202420240125_08131497.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/469/projeto_de_lei_03_202420240125_08131497.pdf</t>
   </si>
   <si>
     <t>Autoriza a recomposição/reajuste dos vencimentos dos servidores de cargo efetivo e comissionados da Câmara Municipal de Mariópolis, Estado do Paraná”;</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>“Autoriza a recomposição/reajuste dos subsídios do Prefeito, da Vice Prefeita e dos Secretários Municipais de Mariópolis, Estado do Paraná”;</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_n_0520240206_16181688.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_n_0520240206_16181688.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a retificar a remuneração inicial dos cargos de Enfermeiro e de Técnico de Enfermagem no Edital de Concurso Público 01/2023.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/484/projeto_de_lei_n_06_202420240220_08375871.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/484/projeto_de_lei_n_06_202420240220_08375871.pdf</t>
   </si>
   <si>
     <t>"Promove alterações no Quadro II - Parâmetros de Ocupação do Solo Urbano, no Anexo 05, da Lei Municipal nº52/2018, e dá outras providências."</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/487/projeto_de_lei_07_202420240227_10382488.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/487/projeto_de_lei_07_202420240227_10382488.pdf</t>
   </si>
   <si>
     <t>"Promove alterações na Lei Complementar 01/2019 e dá outras providencias".</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/489/projeto_de_lei_0820240304_14002632.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/489/projeto_de_lei_0820240304_14002632.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar Chamamento Público para fins de atendimentos aos animais maltratados e abandonados e dá outras providências.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/490/projeto_de_lei_09_20240304_14022381.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/490/projeto_de_lei_09_20240304_14022381.pdf</t>
   </si>
   <si>
     <t>Acrescenta o art.18-A na Lei nº53/2018, e dá outras providências.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/491/projeto_de_lei_1020240304_14241328.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/491/projeto_de_lei_1020240304_14241328.pdf</t>
   </si>
   <si>
     <t>Revoga o § 2º e altera o § 1º para parágrafo único ambos do art. 1º da Lei nº 38/2023, que "Autoriza a pesca nas dependências do bem público denominado "Lago Municipal Neuri Roque Rossetti Gehlen", do Município de Mariópolis, e dá outras providências".</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/502/projeto_de_lei_n_1120240311_15125946.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/502/projeto_de_lei_n_1120240311_15125946.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Parágrafo Único ao Art. 17 da Lei n° 37 de 2005.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/503/projeto_de_lei_n_1220240311_15142535.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/503/projeto_de_lei_n_1220240311_15142535.pdf</t>
   </si>
   <si>
     <t>Determina as alíquotas de contribuição previdenciária e estabelece a revisão do plano de amortização devidas pelo Município de Mariópolis-PR ao Regime Próprio de Previdência Social - RPPS, e dá outras providências.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Edimilson Bogoni</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/504/projeto_de_lei_n_1320240311_15154388.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/504/projeto_de_lei_n_1320240311_15154388.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Estrada Municipal MP 143 - KM 07 da Comunidade de Colônia Nova de: "Estrada Municipal Diniz Fiorini" e dá outras providências.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/522/projeto_de_lei_1420240319_08201350.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/522/projeto_de_lei_1420240319_08201350.pdf</t>
   </si>
   <si>
     <t>Altera o n° de vagas do Cargo Público Psicólogo, constante no Anexo I da Lei Municipal 37/2005.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/531/projeto_de_lei_1520240401_16392713.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/531/projeto_de_lei_1520240401_16392713.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar Termo de Cessão de Direito Real de Uso com o Sindicato dos Trabalhadores Rurais de Mariópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/532/projeto_de_lei_1620240401_16422024.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/532/projeto_de_lei_1620240401_16422024.pdf</t>
   </si>
   <si>
     <t>Dá denominação a estrada Vicinal MP - 040, de Rodovia "Pedro Antônio Merlo" e dá outras providências.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/533/projeto_de_lei_1720240401_16435746.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/533/projeto_de_lei_1720240401_16435746.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Estrada Vicinal MP - 184, de Rodovia "Os Pioneiros de Nossa Senhora das Candeias" e dá outras providências.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/544/projeto_de_lei_18_202420240419_08442242.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/544/projeto_de_lei_18_202420240419_08442242.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Gestão Integrada de Resíduos Sólidos - PMGIRS do Município de Mariópolis - Pr.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/545/projeto_de_lei_19_202420240419_08490796.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/545/projeto_de_lei_19_202420240419_08490796.pdf</t>
   </si>
   <si>
     <t>Altera os art 1º, art. 4º, art 5º, art 7º e art. 11, da Lei nº 31 de 29 de maio de 2009.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/546/projeto_de_lei_20__202420240419_08521938.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/546/projeto_de_lei_20__202420240419_08521938.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano de Gerenciamento de Resíduos da Saúde - PGRSS do Departamento da Saúde do Município de Mariópolis - Pr.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/547/projeto_de_lei_nr_21_202420240528_08480549.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/547/projeto_de_lei_nr_21_202420240528_08480549.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios do Prefeito, do Vice-Prefeito, dos Diretores de Departamento, dos Chefes de Divisões e dos Assessores ou equivalentes, para o quatriênio 2025 a 2028, no Município de Mariópolis.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/548/projeto_de_lei_22_202420240423_08470551.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/548/projeto_de_lei_22_202420240423_08470551.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a fixação dos subsídios dos Vereadores para a Legislatura referente ao período de 2025 a 2028, no Município de Mariópolis.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/549/projeto_de_lei_nr_23_202420240423_08412981.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/549/projeto_de_lei_nr_23_202420240423_08412981.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão remunerada de Direito Real de Uso de sala na Rodoviária Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_de_lei_2420240506_13422322.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_de_lei_2420240506_13422322.pdf</t>
   </si>
   <si>
     <t>Altera o nº de vagas do cargo público Enfermeiro 40 hs, constante no Anexo I da Lei Municipal 37/2005</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/552/projeto_de_lei_25_20240506_13402637.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/552/projeto_de_lei_25_20240506_13402637.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a efetuar a Abertura de Crédito Adicional Especial por superávit financeiro do exercício anterior e anulação no PPA, LDO e no Orçamento do Município de Mariópolis para o Exercício de 2024</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/566/projeto_de_lei_n_26_20240520_15125908.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/566/projeto_de_lei_n_26_20240520_15125908.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal do Município de Mariópolis e dá outras providências.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/567/projeto_de_lei_n_2720240520_15144499.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/567/projeto_de_lei_n_2720240520_15144499.pdf</t>
   </si>
   <si>
     <t>Autoriza a realização de chamamento público para fins de firmar parceria com entidade regular, destinada ao atendimento de pessoas idosas do Município e dá outras providências.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>Ademir Basso, BELLÉ, Dejair de Paula Ferreira, Pedro Vieira dos Santos, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/574/projeto_de_lei_n_2820240527_10494699.pdf</t>
+    <t>Ademir Basso, BELLÉ, Dejair de Paula Ferreira, Pedro Vieira dos Santos, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/574/projeto_de_lei_n_2820240527_10494699.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Estrada Municipal ao Km 1.8 da MP 183 na Comunidade de Nossa Senhora do Carmo de: "Estrada Municipal Luiz Câmpara" e dá outras providências.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/575/projeto_de_lei_n_29_20240527_10452742.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/575/projeto_de_lei_n_29_20240527_10452742.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Oficial de Eventos do Município de Mariópolis o Dia Municipal da Mulher Rural, a ser comemorado anualmente na última semana do mês de maio, e dá outras providências.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/576/projeto_de_lei_n_3020240527_10523686.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/576/projeto_de_lei_n_3020240527_10523686.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Estrada Vicinal Km 1.7 da MP-183, Km 4.550 ao Km 5.500 de Rodovia "Estevão Rissardi" e dá outras providências.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Artur Gedoz, Pedro Vieira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/588/projeto_de_lei_31_pedro_e_artur20240618_08095039.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/588/projeto_de_lei_31_pedro_e_artur20240618_08095039.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Ginásio de Esportes do Parque de Eventos de: "Ginásio de Esportes Alberto Leonel Piva" e dá outras providências.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/589/projeto_de_lei_nr_32_202420240625_09354975.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/589/projeto_de_lei_nr_32_202420240625_09354975.pdf</t>
   </si>
   <si>
     <t>Promove Alterações no Anexo 04 - Zoneamento de Uso e Ocupação do Solo Urbano do Município de Mariópolis da Lei Complementar nº 52/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>Altera os dispostos do Art. 2º da Lei Complementar nº 34/2023</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/597/projeto_de_lei_34_executivo20240806_09585944.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/597/projeto_de_lei_34_executivo20240806_09585944.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do Município de Mariópolis, e dá outras providências.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Pedro Vieira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/598/projeto_de_lei_35_pedro20240806_09314687.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/598/projeto_de_lei_35_pedro20240806_09314687.pdf</t>
   </si>
   <si>
     <t>Altera o inciso III do art. 3º da Lei nº 15, de 20 de abril de 2011.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/599/projeto_de_lei_36_202420240813_08321485.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/599/projeto_de_lei_36_202420240813_08321485.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivos à Lei 50 de 16 de novembro de 2017 que dispõe sobre o plano de carreira e vencimentos dos servidores públicos da Câmara Municipal de Mariópolis, Estado do Paraná</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/608/projeto_de_lei_3720240903_13451366.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/608/projeto_de_lei_3720240903_13451366.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar Chamamento Público para fins de atendimento a Educação Especial</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/609/projeto_de_lei_38_20240903_13354544.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/609/projeto_de_lei_38_20240903_13354544.pdf</t>
   </si>
   <si>
     <t>Altera o valor das ações constantes nos anexos da Receita e Despesa da Lei nº 55/2021 que_x000D_
 Dispõe sobre o Plano Plurianual para o Exercício de 2025</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/610/projeto_de_lei_39_202420240903_14000286.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/610/projeto_de_lei_39_202420240903_14000286.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei de Diretrizes Orçamentárias para o Exercício de 2025</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/611/projeto_de_lei_40_202420240903_13540597.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/611/projeto_de_lei_40_202420240903_13540597.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Mariópolis, Estado do Paraná, para o Exercício de 2025</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/624/projeto_de_lei_4120241125_11031717.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/624/projeto_de_lei_4120241125_11031717.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo adquirir mediante desapropriação amigável, imóvel declarado de Utilidade Pública pelo Decreto 28/2024.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/636/projeto_de_lei_42_202420241015_09064938.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/636/projeto_de_lei_42_202420241015_09064938.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o serviço de acolhimento institucional para crianças e adolescentes em situação de risco social, e dá outras providências"</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Cultura de Mariópolis PR</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/654/projeto_de_lei_4420241112_08300114.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/654/projeto_de_lei_4420241112_08300114.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei Complementar 01/2019 e dá outras providências</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/655/projeto_de_lei_45_20241112_08321400.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/655/projeto_de_lei_45_20241112_08321400.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei nº 37, de 08 de agosto de 2017, que dá denominação à Rodovia Municipal nº 10, via Palmital Bau e dá outras providências</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/656/projeto_de_lei_46_ademir20241112_08340377.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/656/projeto_de_lei_46_ademir20241112_08340377.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão no calendário oficial do Município de Mariópolis o, "Dia Municipal do Esporte" _x000D_
 a ser comemorado anualmente no dia 06 de abril.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_4720241126_14343684.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_4720241126_14343684.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de concurso público para provimento de pessoal de quadro próprio</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_lei_4820241126_14370748.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_lei_4820241126_14370748.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 2º da Lei Municipal nº 39/2022 que Autoriza o estabelecimento de cooperação financeira_x000D_
 para manutenção da Casa Lar Vó Julia do Município de Clevelândia - Paraná e dá outras providências</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Dejair de Paula Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_lei_4920241126_14391998.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_lei_4920241126_14391998.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública o CLUBE DE DESBRAVADORES E AVENTUREIROS DA ASSOCIAÇÃO PARANAENSE - ASP - CLUBE DE DESBRAVADORES VINHEDOS DO SUL, no âmbito do Município de Mariópolis/PR, e Institui e inclui no Calendário Oficial de Eventos do Município de Mariópolis, o Dia Municipal do Desbravador Vinhedos do Sul, a ser comemorado anualmente no dia 21 de abril.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>Artur Gedoz</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/666/projeto_de_lei_5020241126_14471468.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/666/projeto_de_lei_5020241126_14471468.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei 20/2021 de 22 de junho de 2021 que, Autoriza o Poder Executivo a Instituir o Programa Municipal de_x000D_
 Incentivo e Apoio aos Produtores Rurais do Município de Mariópolis - PRORURAL Mariópolis.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/676/projeto_de_lei_51_202420241204_10311786.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/676/projeto_de_lei_51_202420241204_10311786.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de Processo Seletivo para provimento de Pessoal na forma de Empregado Público</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_52_202420241204_10325730.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_52_202420241204_10325730.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de Concurso Público para provimento de pessoal do Quadro Próprio</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/712/projeto_de_lei_5320241220_10372555.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/712/projeto_de_lei_5320241220_10372555.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 77 da Lei Complementar 01/2019 que trata sobre a Escolha de Vagas</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/470/projeto_de_resolucao_03_202420240125_08154252.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/470/projeto_de_resolucao_03_202420240125_08154252.pdf</t>
   </si>
   <si>
     <t>“Autoriza a recomposição/reajuste dos subsídios dos Vereadores  do Presidente da Câmara Municipal de Mariópolis, Estado do Paraná”</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/508/requerimento_01_solismar20240312_08480396.pdf</t>
+    <t>Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/508/requerimento_01_solismar20240312_08480396.pdf</t>
   </si>
   <si>
     <t>Informações sobre o Andamento do Projeto para Construção de Casas Populares.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/509/requerimento_02_dejair20240312_08394448.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/509/requerimento_02_dejair20240312_08394448.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal / Departamento de Assistência Social que seja enviado uma lista das famílias beneficiadas com o Auxílio Funeral dos últimos 12 meses.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>BELLÉ</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/510/requerimento_03_luciano20240312_08410606.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/510/requerimento_03_luciano20240312_08410606.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal informações e esclarecimentos sobre iluminação pública.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/511/requerimento_04_dejair20240312_08422179.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/511/requerimento_04_dejair20240312_08422179.pdf</t>
   </si>
   <si>
     <t>Requer ao Departamento de Esportes esclarecimento sobre os motivos que levaram à desclassificação do Time Gêmeos F.C, no recente Campeonato Municipal de Suíço de Mariópolis.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/523/requerimento_solismar20240319_08182535.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/523/requerimento_solismar20240319_08182535.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações sobre o Andamento das Obras da Rede de Esgoto na Cidade</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/530/requerimento_solismar20240326_08200308.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/530/requerimento_solismar20240326_08200308.pdf</t>
   </si>
   <si>
     <t>Solicitação de Informações sobre a Usina de Oxigênio de Clevelândia.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/538/requerimento_07_luciano20240402_10564046.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/538/requerimento_07_luciano20240402_10564046.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre os projetos para a reforma dos Ginásios de Esportes "Élio Gehlen" e "Dayane Regina Moretti" da Escola de Educação Especial.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/539/requerimento_08_dejair20240402_10580431.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/539/requerimento_08_dejair20240402_10580431.pdf</t>
   </si>
   <si>
     <t>Pedido de informações sobre os aparelhos de ar condicionado da Câmara de Vereadores devolvidos para a Prefeitura em 02 de março de 2022.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/540/requerimento_09_solismar20240402_10594081.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/540/requerimento_09_solismar20240402_10594081.pdf</t>
   </si>
   <si>
     <t>Informações sobre o Andamento do Projeto para Construção de Casas Populares ou Econômicas.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/580/requerimento_10_ademir20240611_10190549.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/580/requerimento_10_ademir20240611_10190549.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre a entrega de equipamentos, moedores de uva.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/581/requerimento_11_pedro20240611_10210830.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/581/requerimento_11_pedro20240611_10210830.pdf</t>
   </si>
   <si>
     <t>Solicitando encaminhar oficio a SANEPAR solicitando providências quanto à frequente falta de água</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/587/requerimento_12_solismar20240618_08080727.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/587/requerimento_12_solismar20240618_08080727.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o término das obras dos banheiros no Lago Municipal.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>Ademir Basso, Dejair de Paula Ferreira, Solismar Germiniani de Souza</t>
+    <t>Ademir Basso, Dejair de Paula Ferreira, Solismar Germinani de Souza</t>
   </si>
   <si>
     <t>Pedido de informações sobre atendimentos das crianças do CMEI Sonha Meu</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/596/requerimento_14_dejair20240806_09295923.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/596/requerimento_14_dejair20240806_09295923.pdf</t>
   </si>
   <si>
     <t>Solicitando cópia do Projeto do Parque de Eventos Arnaldo Weiss.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/601/requerimento_edimilson20240820_08381947.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/601/requerimento_edimilson20240820_08381947.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre critérios de matricula de crianças com necessidades especiais nas Escolas Municipais</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>Artur Gedoz, BELLÉ</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/604/requerimento_16_artur_luciano20240827_09110458.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/604/requerimento_16_artur_luciano20240827_09110458.pdf</t>
   </si>
   <si>
     <t>Pedido de Informações ao Executivo Municipal sobre o Rodeio Tiro de Laço do ultimo dia 11/08/2024 no Parque de Eventos</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/637/requerimento_16_luciano20241015_09293541.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/637/requerimento_16_luciano20241015_09293541.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre atendimento na área de saúde</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/638/requerimento_16_luciano20241015_09293541.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/638/requerimento_16_luciano20241015_09293541.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre atendimentos na saúde</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/644/requerimento_19_dejair20241105_08233142.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/644/requerimento_19_dejair20241105_08233142.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre distribuição de cestas básicas no ano de 2024</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/657/requerimento_19_luciano20241112_08250934.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/657/requerimento_19_luciano20241112_08250934.pdf</t>
   </si>
   <si>
     <t>Solicitação de Moção de Aplausos à Atleta Mariana Amadigi Ostetto</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/649/projeto_de_decreto_legislativo_03_2024_e_anexos20241105_09021764.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/649/projeto_de_decreto_legislativo_03_2024_e_anexos20241105_09021764.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Poder Executivo Municipal de Mariópolis, ao Exercício Financeiro de 2022</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>PEDRO VIEIRA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/651/decreto_legislativo_03_contas_2022_1_1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/651/decreto_legislativo_03_contas_2022_1_1.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas do Poder Executivo do Município de Mariópolis, relativas ao Exercício Financeiro de 2022</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/473/indicacao_01_ademir20240220_08441057.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/473/indicacao_01_ademir20240220_08441057.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo Municipal que realize uma operação Tapa Buraco no calçamento da Rodovia Arnaldo Ferst, sentido Galvão-SC.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/474/indicacao_02_ademir20240220_08451507.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/474/indicacao_02_ademir20240220_08451507.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo Municipal que realize os consertos necessários na estrutura da Rodoviária Municipal e também providencie uma nova pintura na mesma.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/475/indicacao_03_edimilson20240220_08462038.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/475/indicacao_03_edimilson20240220_08462038.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento de Serviços Urbanos que avalie a possibilidade e a viabilidade de construir uma faixa de pedestre elevada na Rua 11 cruzamento com a Alameda 5.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/476/indicacao_04_edimilson20240220_08471419.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/476/indicacao_04_edimilson20240220_08471419.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento Rodoviário e de Serviços Urbanos que avalie a possibilidade e a viabilidade de reduzir o tamanho do passeio público da Quadra 49 da Rua 11, em frente aos comércios ali localizados e transformar o estacionamento horizontal para diagonal.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/477/indicacao_05_edimilson20240220_08480132.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/477/indicacao_05_edimilson20240220_08480132.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento Rodoviário a colocação de redutores de velocidade na Rodovia Arnaldo Weiss, proximidades das propriedades das Famílias Zatti e Família Pomeschiski.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/478/indicacao_05_2_edimilson20240220_08485348.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/478/indicacao_05_2_edimilson20240220_08485348.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento de Serviços Urbanos e de Educação a elaboração de projeto para a colocação de postes ou luminárias nos acessos e arredores do Estádio José Lauro Poersch e da Escola de Educação Infantil Sonho Meu, bem como a colocação de câmeras de segurança e monitoramento nestes locais.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/479/indicacao_06_rdimilson20240220_08494796.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/479/indicacao_06_rdimilson20240220_08494796.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a elaboração de projeto para asfaltamento da Estrada Vicinal 143, que liga a Comunidade do Rio Pato Branco/Nsa. Sra. das Dores e Colônia Nova.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/480/indicacao_07_edimilson20240220_08504110.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/480/indicacao_07_edimilson20240220_08504110.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a troca dos bancos do Calçadão Central, pois alguns estão quebrados e danificados.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/481/indicacao_08_solismar20240220_08513074.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/481/indicacao_08_solismar20240220_08513074.pdf</t>
   </si>
   <si>
     <t>Indicam e recomendam ao Executivo Municipal que seja efetuado o pagamento do adicional noturno aos servidores municipais, conforme estabelecido pela lei.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/482/indicacao_09_luciano20240220_08522711.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/482/indicacao_09_luciano20240220_08522711.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal que sejam recolocadas os abrigos de ônibus da Escola Municipal Professora Amélia Lara.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/483/indicacao_10_solismar20240220_08532018.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/483/indicacao_10_solismar20240220_08532018.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal/Departamento de Saúde da possibilidade e viabilidade de estender o horário de atendimento no TFD-Tratamento Fora do Domicílio também para o período da tarde com a finalidade de diminuir filas e para melhor atender os pacientes.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/485/indicacao_bogoni20240227_10410485.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/485/indicacao_bogoni20240227_10410485.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal melhorias no Parque de Eventos e Lago Municipal.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/486/indicacao_solismar20240227_10393349.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/486/indicacao_solismar20240227_10393349.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/ Departamento de Educação que sejam concertadas ou trocadas as redes de proteção da quadra da Escola Municipal Professora Amélia Lara.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/493/projeto_de_lei_0820240304_14002632.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/493/projeto_de_lei_0820240304_14002632.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo Municipal que realize uma operação Tapa Buraco no calçamento da Estrada Vicinal 040.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/494/indicacao_15_ademir20240305_09233429.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/494/indicacao_15_ademir20240305_09233429.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal que veja a possibilidade de abrir por inteiro a Rua 09 entre a Alameda 04 e Alameda 05 e construção poliédrica na mesma.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/495/indicacao_16_ademir20240305_09245032.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/495/indicacao_16_ademir20240305_09245032.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo Municipal que veja a possibilidade de efetuar uma varredura na questão de iluminação pública.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/496/indicacao_17_ademir20240305_09260706.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/496/indicacao_17_ademir20240305_09260706.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo Municipal que veja a possibilidade de fazer o alargamento da pavimentação poliédrica no final da Rua 06 e seguir com o calçamento até o final da Rua e termine o calçamento da Alameda 15 no Bairro Planalto.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/497/indicacao_18_ademir20240305_09275358.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/497/indicacao_18_ademir20240305_09275358.pdf</t>
   </si>
   <si>
     <t>Requerem ao Executivo Municipal que veja a possibilidade de fazer o alargamento da pavimentação poliédrica no final da Alameda 20 no Bairro Rosa e termine o recapeamento asfáltico naquela rua.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/498/indicacao_19_dejair20240305_09301816.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/498/indicacao_19_dejair20240305_09301816.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para considerar a possibilidade de transformar parte do estacionamento da Rua 11 com Av. Brasil de horizontal para diagonal.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/499/indicacao_20_edimilson20240305_09323197.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/499/indicacao_20_edimilson20240305_09323197.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal o concerto e colocação de novos brinquedos na pracinha do Bairro Novelo.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/500/indicacao_21_edimilson20240305_09345098.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/500/indicacao_21_edimilson20240305_09345098.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal / Departamento de Projetos a colocação de placas proibindo nadar e pescar no Lago Municipal.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>Ademir Basso, Pedro Vieira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/512/indicacao_pedro_e_ademir20240312_08501590.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/512/indicacao_pedro_e_ademir20240312_08501590.pdf</t>
   </si>
   <si>
     <t>Requer ao Executivo Municipal / Departamento de Fiscalização a execução da Lei nº 44/2018.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>Ademir Basso, Artur Gedoz, BELLÉ, Dejair de Paula Ferreira, Pedro Vieira dos Santos, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/513/indicacao_23_ademir_e_etc20240312_08513838.pdf</t>
+    <t>Ademir Basso, Artur Gedoz, BELLÉ, Dejair de Paula Ferreira, Pedro Vieira dos Santos, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/513/indicacao_23_ademir_e_etc20240312_08513838.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo que veja a possibilidade de inibir de alguma forma a prática de som alto utilizando-se de automóveis e/ou mesmo em aparelhos de sons de grande capacidade utilizados em residências à noite.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/514/indicacao_24_dejair20240312_08532925.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/514/indicacao_24_dejair20240312_08532925.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal/Departamento de Serviços Urbanos a construção de uma faixa elevada na Rua 9, na esquina da Alameda 10, em frente ao Centro de Idosos.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/515/indicacao_25_pedro20240312_08552245.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/515/indicacao_25_pedro20240312_08552245.pdf</t>
   </si>
   <si>
     <t>Solicitação de Construção de Arquibancadas no Campo de Futebol Suíço Sadi Bassegio.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/516/indicacao_26_edimilson20240312_08573975.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/516/indicacao_26_edimilson20240312_08573975.pdf</t>
   </si>
   <si>
     <t>Solicitação de Recapeamento Asfáltico na Rua 24 e na Alameda 13, Bairro Gricolo.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>José  Araújo dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/517/indicacao_27_jose20240312_09000100.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/517/indicacao_27_jose20240312_09000100.pdf</t>
   </si>
   <si>
     <t>Solicitação de Fechamento das Laterais dos Pontos de ônibus.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/518/indicacao_solismar20240319_08172130.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/518/indicacao_solismar20240319_08172130.pdf</t>
   </si>
   <si>
     <t>Pedido de Aumento nos Valores do Auxílio Transporte para Estudantes Universitário.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/519/indicacao_artur20240319_08161193.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/519/indicacao_artur20240319_08161193.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência em Relação à Segurança Pública do Município</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/524/indicacao_pedro20240319_10405094.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/524/indicacao_pedro20240319_10405094.pdf</t>
   </si>
   <si>
     <t>Continuidade do Asfalto, Construção de Redutor de Velocidade e Bocas de Lobo na Alameda 5, Bairro Água Azul</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/525/indicacao_pedro20240326_08212234.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/525/indicacao_pedro20240326_08212234.pdf</t>
   </si>
   <si>
     <t>Pedido de Providências para Recolocação de Meios-fios na Alameda 4.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/526/indicacao_edimilson20240326_08222231.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/526/indicacao_edimilson20240326_08222231.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de Placa Indicativa "Sentido Galvão" na Comunidade de Nsa. Sra. Aparecida.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/527/indicacao_solismar20240326_08231248.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/527/indicacao_solismar20240326_08231248.pdf</t>
   </si>
   <si>
     <t>Pedido de Aumento no Atendimento em Fisioterapia.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/534/indicacao_34_ademir20240402_14403511.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/534/indicacao_34_ademir20240402_14403511.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal a concessão de Auxílio Alimentação aos Servidores Municipais</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/535/indicacao_35_ademir20240402_11013886.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/535/indicacao_35_ademir20240402_11013886.pdf</t>
   </si>
   <si>
     <t>Reposição do déficit nos vencimentos dos Profissionais do Magistério</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>Ademir Basso, BELLÉ</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/536/indicacao_36_cuciano20240402_11024880.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/536/indicacao_36_cuciano20240402_11024880.pdf</t>
   </si>
   <si>
     <t>Pedido de providências de melhorias e cascalhamento na MP - 231.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/537/indicacao_37_jose20240402_11041622.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/537/indicacao_37_jose20240402_11041622.pdf</t>
   </si>
   <si>
     <t>Requerer e justificar a necessidade de estabelecer estacionamento em apenas um lado no final da Alameda 20, do Bairro Rosa.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>Ademir Basso, Dejair de Paula Ferreira, Pedro Vieira dos Santos, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/541/indicacao_3820240416_08421553.pdf</t>
+    <t>Ademir Basso, Dejair de Paula Ferreira, Pedro Vieira dos Santos, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/541/indicacao_3820240416_08421553.pdf</t>
   </si>
   <si>
     <t>Pedido de Calçamento na Estrada MP 321 entre as Localidades de Nossa Senhora Aparecida e Santa Barbara.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/542/indicacao_3920240416_08430740.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/542/indicacao_3920240416_08430740.pdf</t>
   </si>
   <si>
     <t>Pedido de Melhorias e Cascalhamento na Estrada MP 281 até a Granja Real.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>Artur Gedoz, Edimilson Bogoni</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/553/indicacao_40.docx</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/553/indicacao_40.docx</t>
   </si>
   <si>
     <t>Solicita a colocação de faixas de perdestes elevadas na Alameda 1 com a Rua 7 no Bairro Gricolo</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>Solicitação de abertura e asfaltamento da Alameda 4 no Bairro Rosa</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>Requerendo asfalto ou calçamento na Rua 13, final da Rua 31 no Bairro Novelo</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_43_dejair20240514_09152670.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_43_dejair20240514_09152670.pdf</t>
   </si>
   <si>
     <t>Solicitando colocação de lombada na Rodovia Arnaldo Virgilio Ferst</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_44_dejair20240514_09141083.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_44_dejair20240514_09141083.pdf</t>
   </si>
   <si>
     <t>Solicitando faixa eleva de pedestre  na Rua 8, Bairro Planalto</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/560/indicacao_45_artur20240521_08305596.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/560/indicacao_45_artur20240521_08305596.pdf</t>
   </si>
   <si>
     <t>Requerimento de Tapa-Buraco e Conserto do Asfalto na Rua 4 com a Alameda 3, acesso à CAMISC.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/561/indicacao_46_edimilson20240521_08272282.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/561/indicacao_46_edimilson20240521_08272282.pdf</t>
   </si>
   <si>
     <t>Solicitação de Melhorias no Trevo da PRT 280, acesso À RP Informática.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/562/indicacao_47_pedro20240521_08260744.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/562/indicacao_47_pedro20240521_08260744.pdf</t>
   </si>
   <si>
     <t>Solicitação de recolocação dos Meios-Fios na Rua 24, em frente a Mercearia DVT.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/563/indicacao_4820240521_08243889.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/563/indicacao_4820240521_08243889.pdf</t>
   </si>
   <si>
     <t>Requerimento solicitando aumento dos vencimentos dos Conselheiros Tutelares.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/564/indicacao_49_ademir20240521_08231021.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/564/indicacao_49_ademir20240521_08231021.pdf</t>
   </si>
   <si>
     <t>Alargamento ou adequação das pontes sobre o Rio Poço Preto.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_50_ademir20240528_09142301.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_50_ademir20240528_09142301.pdf</t>
   </si>
   <si>
     <t>Solicitando pegadores de água e faixa elevada na Comunidade de Candeias.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_51_solismar20240528_09153539.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_51_solismar20240528_09153539.pdf</t>
   </si>
   <si>
     <t>Pedido para o conserto e manutenção das câmeras de segurança da Escola de Educação Infantil Sonho Meu.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/570/indicacao_52_solismar20240528_09170385.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/570/indicacao_52_solismar20240528_09170385.pdf</t>
   </si>
   <si>
     <t>Reforçando pedidos para que se mantenha a manutenção na iluminação pública do Município.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_5320240604_08215214.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_5320240604_08215214.pdf</t>
   </si>
   <si>
     <t>Manutenção das Placas de Sinalização da Rodovia Primo Simionato.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_54_ademir20240604_08224189.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_54_ademir20240604_08224189.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências quanto a utilização do campo de futebol suíço do Bairro Gricolo.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_5520240611_10225252.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_5520240611_10225252.pdf</t>
   </si>
   <si>
     <t>Solicitando ponto de ônibus na Rodovia Libânia B. Silvestre nas proximidades da Granja Real.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_56_artur20240618_08105461.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_56_artur20240618_08105461.pdf</t>
   </si>
   <si>
     <t>Solicitação de Melhorias no Calçamento da MP 141 na Comunidade de Mangueirinha.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_57_ademir20240618_08114547.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_57_ademir20240618_08114547.pdf</t>
   </si>
   <si>
     <t>Maior fiscalização nas estradas do interior de veículos pesados.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/595/indicacao_58_pedro20240806_09285761.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/595/indicacao_58_pedro20240806_09285761.pdf</t>
   </si>
   <si>
     <t>Solicitação de Asfalto ou Calçamento no final da Rua 14 no Bairro Água Azul.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/602/indicacao_pedro20240820_08395500.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/602/indicacao_pedro20240820_08395500.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de faixa elevada na Alameda 14, entre as Ruas 8 e 28, no Conjunto Habitacional Edmnunso Novakoski.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/603/indicacao_solismar20240820_08412870.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/603/indicacao_solismar20240820_08412870.pdf</t>
   </si>
   <si>
     <t>Solicitando cascalhamento e Pavimentação no trecho de rua entre a Escola de Educação Infantil Sonho Meu e o Estádio Municipal José Lauro Poersch.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Solicitando colocação de Redutores de Velocidade na Rua 13 e na Rua 28</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/613/indicacao_63_solismar20240903_08344957.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/613/indicacao_63_solismar20240903_08344957.pdf</t>
   </si>
   <si>
     <t>Solicitação de melhorias no calçamento na Comunidade de Palmital Bau</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/614/indicacao_64_solismar20240903_08354544.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/614/indicacao_64_solismar20240903_08354544.pdf</t>
   </si>
   <si>
     <t>Solicitação de asfaltamento da Rua 12 no Bairro Água Azul</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/616/indicacao_64_pedro20240910_08565077.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/616/indicacao_64_pedro20240910_08565077.pdf</t>
   </si>
   <si>
     <t>Colocação de Redutor de velocidade na Rodovia Arnando Weiss, proximo a residência da Família Moraes</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/617/indicacao_65_pedro20240917_09322281.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/617/indicacao_65_pedro20240917_09322281.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de Faixa Elevada na Alameda 5, Centro</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/618/indicacao_66_pedro20240917_09331495.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/618/indicacao_66_pedro20240917_09331495.pdf</t>
   </si>
   <si>
     <t>Solicitando a pintura e demarcação do estacionamento de motos na Rua transversal da Avenida Brasil</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/619/indicacao_67_solismar20240917_09340991.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/619/indicacao_67_solismar20240917_09340991.pdf</t>
   </si>
   <si>
     <t>Solicitação de instalação de cobertura na rampa do acesso central do Centro de Saúde</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/620/indicacao_68_solismar20240917_09345650.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/620/indicacao_68_solismar20240917_09345650.pdf</t>
   </si>
   <si>
     <t>Solicitação de redutor de velocidade na Alameda 5</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Instalação de lixeiras ecológicas no Estádio José Lauro Poersch</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/622/indicacao_70_solismar20240917_09363771.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/622/indicacao_70_solismar20240917_09363771.pdf</t>
   </si>
   <si>
     <t>Construção de nova Escola de Educação Infantil</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>Dejair de Paula Ferreira, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/623/indicacao_71_dejair__solismar20240917_09372670.pdf</t>
+    <t>Dejair de Paula Ferreira, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/623/indicacao_71_dejair__solismar20240917_09372670.pdf</t>
   </si>
   <si>
     <t>Solicitando a mudança do estacionamento de horizontal para diagonal em parta de Rua 11</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/625/indicacao_72_artur20240924_08431181.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/625/indicacao_72_artur20240924_08431181.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito para proibição de veículos na pista próxima ao Lago Municipal</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/639/indicacao_73_a_rtur20241022_09143025.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/639/indicacao_73_a_rtur20241022_09143025.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias no passeio público que dá acesso a UBS - Juraci Bellan, no Bairro Planalto.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/645/indicacao_74_ademir20241105_08222902.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/645/indicacao_74_ademir20241105_08222902.pdf</t>
   </si>
   <si>
     <t>Solicitando a Construção de uma Creche nos Lotes 09 e 10 da Quadra 21, na Rua 22, Centro</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/646/indicacao_75_ademir20241105_08213277.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/646/indicacao_75_ademir20241105_08213277.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo a busca de recursos do Fundo Estadual da Pessoa Idosa</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>BELLÉ, Ademir Basso</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/647/indicacao_76_luciano20241105_08203251.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/647/indicacao_76_luciano20241105_08203251.pdf</t>
   </si>
   <si>
     <t>Recolocação do Pedestal da Placa de Indicação da Rodovia "Modesto De Bortoli"</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/648/indicacao_77_luciano20241105_08184790.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/648/indicacao_77_luciano20241105_08184790.pdf</t>
   </si>
   <si>
     <t>Solicitação de melhorias na estrada 111 (Ligação entre a Rodovia Primo Simionato e Comunidade de Santo Eduardo</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/667/indicacao_pedro20241126_14482134.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/667/indicacao_pedro20241126_14482134.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de redutores de velocidade, faixa de pedestre elevada, na Rua 8, esquina com a Alameda 10 no Bairro Planalto.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/678/indicacao_solismar20241204_10342967.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/678/indicacao_solismar20241204_10342967.pdf</t>
   </si>
   <si>
     <t>Reforçando pedido para colocação de faixa elevada na Rua 8, Bairro Planalto</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>OFIC</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/543/oficio_ldo20240416_08412496.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/543/oficio_ldo20240416_08412496.pdf</t>
   </si>
   <si>
     <t>Pedido de Prorrogação de prazo para entrega da LDO para o ano de 2025 até a data de 31 de agosto de 2024.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, CDH - Comissão de Direitos Humanos</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/605/oficios_comissoes_ao_projeto_de_lei_34_202420240827_09032934.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/605/oficios_comissoes_ao_projeto_de_lei_34_202420240827_09032934.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre o Projeto de Lei nº 34/2024</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/607/oficio_19_do_departamento_cultura20240903_13494502.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/607/oficio_19_do_departamento_cultura20240903_13494502.pdf</t>
   </si>
   <si>
     <t>Resposta de pedido de informações das Comissões ao Projeto de Lei nº 34/2024</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/640/oficio_comissao_financas20241101_10015344.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/640/oficio_comissao_financas20241101_10015344.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre  os recursos para a compra do imóvel</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/652/oficio_19020241108_08230022.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/652/oficio_19020241108_08230022.pdf</t>
   </si>
   <si>
     <t>Resposta ao oficio 01 das Comissões solicitando informações sobre recursos para aquisição de imóvel constante no PL 41/2024</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>CDH - Comissão de Direitos Humanos, CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>Solicitando regularização do Anexo I do PL 47/024</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, CDS - Comissão de Desenvolvimento Sustentável</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/488/parecer_projeto_0620240227_10371534.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/488/parecer_projeto_0620240227_10371534.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões referente ao Projeto de Lei nº06/2024</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei n° 07/2024</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/505/parecer_projeto_0820240312_08360771.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/505/parecer_projeto_0820240312_08360771.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 08/2024</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/506/parecer_projeto_0920240312_08371335.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/506/parecer_projeto_0920240312_08371335.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 09/2024</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/507/parecer_projeto_1020240312_08381978.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/507/parecer_projeto_1020240312_08381978.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 10/2024</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/520/parecer_projeto_de_lei_11_20240319_08213865.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/520/parecer_projeto_de_lei_11_20240319_08213865.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei n° 11/2024</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/521/parecer_projeto_de_lei_1220240319_08224379.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/521/parecer_projeto_de_lei_1220240319_08224379.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei n° 12/2024</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/528/parecer_projeto_1320240326_08170051.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/528/parecer_projeto_1320240326_08170051.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei n°13/2024</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/529/parecer_projeto_1420240326_08175409.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/529/parecer_projeto_1420240326_08175409.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei n°14/2024</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/550/parecer_projetos_16_e_1720240416_08400549.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/550/parecer_projetos_16_e_1720240416_08400549.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº16 e ao Projeto de Lei nº17</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/554/parecer_projeto_2320240514_09213911.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/554/parecer_projeto_2320240514_09213911.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI 23/2024</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/555/parecer_projeto_25_20240514_09203344.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/555/parecer_projeto_25_20240514_09203344.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORAVEL AO PROJETO DE LEI 25/2024</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/565/parecer_aos_projetos_de_lei_18_e_2020240521_08331489.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/565/parecer_aos_projetos_de_lei_18_e_2020240521_08331489.pdf</t>
   </si>
   <si>
     <t>Parecer referente aos Projetos de Lei nº18/2024 e nº 20/2024</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, CDH - Comissão de Direitos Humanos, CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/571/parecer_ao_projeto_de_lei_27_20240528_09011049.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/571/parecer_ao_projeto_de_lei_27_20240528_09011049.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº27/2024</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/572/parecer_ao_projeto_de_lei_2620240528_09023566.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/572/parecer_ao_projeto_de_lei_2620240528_09023566.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 26/2024</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/573/parecer_aos__projetos_de_lei_21_e_2220240528_09091592.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/573/parecer_aos__projetos_de_lei_21_e_2220240528_09091592.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 21/2024 e nº 22/2024</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL AO PROJETO DE LEI Nº 29/2024</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/585/parecer_projeto_2820240618_08060428.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/585/parecer_projeto_2820240618_08060428.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 28/2024</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/586/parecer_projeto_3020240618_08070322.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/586/parecer_projeto_3020240618_08070322.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 30/2024</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei 31/2024</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/593/parecer_ao_projeto_3220240806_10001979.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/593/parecer_ao_projeto_3220240806_10001979.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 32/2024</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/594/parecer_ao_projeto_3320240806_10012244.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/594/parecer_ao_projeto_3320240806_10012244.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei nº 33/2024</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 35/2024</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 34/2024</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>Parecer Favorável ao Projeto de Lei nº 37/2024</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/643/parecer_ao_projeto_de_lei_3620241105_13452524.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/643/parecer_ao_projeto_de_lei_3620241105_13452524.pdf</t>
   </si>
   <si>
     <t>Parecer ao Projeto de Lei nº 36/2024</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/653/parecer_ao_projeto_de_lei_4120241112_08195281.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/653/parecer_ao_projeto_de_lei_4120241112_08195281.pdf</t>
   </si>
   <si>
     <t>Parecer contrario ao Projeto de Lei nº 41/2024</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/659/parecer_ao_projeto_4220241119_09213035.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/659/parecer_ao_projeto_4220241119_09213035.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 42</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/660/parecer_ao_pl_43_20241126_09540514.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/660/parecer_ao_pl_43_20241126_09540514.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 43</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/661/parecer_ao_projeto_4520241119_09223720.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/661/parecer_ao_projeto_4520241119_09223720.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 45</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/662/parecer_projeto_4620241119_09202514.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/662/parecer_projeto_4620241119_09202514.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 46</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/669/parecer_ao_pl_4820241204_10212934.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/669/parecer_ao_pl_4820241204_10212934.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 48</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/670/parecer_ao_pl_4920241204_10231577.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/670/parecer_ao_pl_4920241204_10231577.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 49</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/671/parecer_ao_pl_5020241204_10275200.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/671/parecer_ao_pl_5020241204_10275200.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 50</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/672/parecer_aos_pl_51_e_5220241204_10291351.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/672/parecer_aos_pl_51_e_5220241204_10291351.pdf</t>
   </si>
   <si>
     <t>Parecer favorável aos PL 51 e 52</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, CDH - Comissão de Direitos Humanos, CDS - Comissão de Desenvolvimento Sustentável, CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/711/parecer_pl_orcamentarios20241217_09431729.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/711/parecer_pl_orcamentarios20241217_09431729.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável aos Projetos de Lei Orçamentários nº 38/39 e 40/2024</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>EMIP</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/679/luciano_120241217_09034810.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/679/luciano_120241217_09034810.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Saúde Construção, ampliação e reforma de Unidade de Saúde</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/680/luciano_220241217_09054025.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/680/luciano_220241217_09054025.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Agricultura e Meio Ambiente Aquisição de Equipamentos Agrícolas</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/681/luciano_320241217_09064007.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/681/luciano_320241217_09064007.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Cultura para a realização do FEMAC</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/682/luciano_420241217_09074629.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/682/luciano_420241217_09074629.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Esporte para material de consumo para as escolinhas da AAEMA e outras modalidades esportivas</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>Ademir Basso</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/683/ademir_basso20241217_08342890.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/683/ademir_basso20241217_08342890.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Cultura para realização do FEMAC 2025</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/684/ademir_basso_esporte20241217_08370492.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/684/ademir_basso_esporte20241217_08370492.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Agricultura e Meio Ambiente aquisição de Equipamentos Agricolas</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/685/ademir_basso_320241217_08382433.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/685/ademir_basso_320241217_08382433.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva /Esportes - AAEMA - Assoc. Desport. E Recrea. Piquete Tio Nilo - Associação Mariopolitana Amigos da Bocha</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/686/ademir_basso_420241217_08392815.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/686/ademir_basso_420241217_08392815.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Saúde para Obras e Instalações nas Unidades de Saúde</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>Marina da Silva</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/687/marina_120241217_09174563.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/687/marina_120241217_09174563.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Agricultura e Meio Ambiente para ser destinado a AAMAR</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/688/marina_220241217_09184796.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/688/marina_220241217_09184796.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Saúde p/ aquisição de veiculo para transporte de pacientes</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/689/marina_320241217_09195570.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/689/marina_320241217_09195570.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Saúde - Construção, ampliação e reformas de Unidade de Saúde</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/690/jose_120241217_09100806.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/690/jose_120241217_09100806.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Saúde - contrapartida p/ aquisição de veiculo</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/691/emenda_13_jose.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/691/emenda_13_jose.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Industria, Comercio e Turismo p/ contrapartida na construção de barracas para a Feira do Produtor_x000D_
 Emenda substituída em 04/08/2025 para a revitalização dos portais de entrada dos trevos da cidade</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/692/jose_320241217_09133149.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/692/jose_320241217_09133149.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Industria e Comercio para ser aplicado em Cursos de Robótica</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/693/artur_120241217_08410690.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/693/artur_120241217_08410690.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Agricultura e Meio Ambiente para compra de equipamentos agricolas</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/694/artur_220241217_08422199.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/694/artur_220241217_08422199.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Saúde para Obras e Instalações</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/695/solismar_120241217_09361227.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/695/solismar_120241217_09361227.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Saúde aquisição e distribuição de óculos</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/696/emenda_impositiva_18_202420250401_08445870.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/696/emenda_impositiva_18_202420250401_08445870.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Agricultura e Meio Ambiente p/ compra de Equipamentos Agricolas</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/697/solismar_320241217_09381013.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/697/solismar_320241217_09381013.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Cultura para festividades de aniversário do Município na Mateada</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/698/solismar_420241217_09390548.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/698/solismar_420241217_09390548.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Industria e Comercio para ser aplicado em cursos para os Clubes de Mães</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/699/solismar_520241217_09400362.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/699/solismar_520241217_09400362.pdf</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/700/solismar_620241217_09405711.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/700/solismar_620241217_09405711.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ o Esporte para a Associação de Amigos da Bocha e ADRP Tio Nito</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/701/dejair_120241217_08455880.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/701/dejair_120241217_08455880.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Saúde na contrapartida para aquisição de  veiculo com acessibilidade para transporte de pacientes</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/702/dejair_220241217_08485634.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/702/dejair_220241217_08485634.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva para Agricultura e Meio Ambiente para compra de Equipamentos Agricolas</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/703/dejair_2520241217_10414853.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/703/dejair_2520241217_10414853.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva para o Esporte para ser aplicado na Assoc. dos Amigos da Bocha</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/704/edimilson20241217_08555510.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/704/edimilson20241217_08555510.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Saúde p/ ampliação e reformas de Unidade de Saúde</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/705/edimilson_220241217_08581419.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/705/edimilson_220241217_08581419.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Saúde na contrapartida para a compra de veiculo</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/706/edimilson_320241217_09005812.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/706/edimilson_320241217_09005812.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva para Departamento de Serviços Urbanos para a contrapartida na construção de Cancha Arena de Tiro e Laço</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/707/edimilson_420241217_09020824.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/707/edimilson_420241217_09020824.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Agricultura e Meio Ambiente para compra de árvores adultas</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/708/pedro_120241217_09324277.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/708/pedro_120241217_09324277.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Esportes para ser destinados no incentivo ao esporte AAEMA,  modalidades de bocha e Artes Marciais - ADAMM</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/709/pedro_220241217_09334449.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/709/pedro_220241217_09334449.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Cultura para a realização do FEMAC 2025</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/710/pedro_320241217_09344232.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/710/pedro_320241217_09344232.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva p/ Saúde para compra de formulas nutricionais e medicamentos manipulados</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/492/projeto_de_decreto_legislativo20240304_14275682.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/492/projeto_de_decreto_legislativo20240304_14275682.pdf</t>
   </si>
   <si>
     <t>Concede licença ao Prefeito Municipal de Mariópolis no período de 08 de março de 2024 a 18 de março de 2024, por motivos de saúde.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_decreto_legislativo_03_2024_e_anexos20241105_09021764.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_decreto_legislativo_03_2024_e_anexos20241105_09021764.pdf</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>PLANO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/642/plano_municipal_de_cultura__2024_corrigido1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/642/plano_municipal_de_cultura__2024_corrigido1.pdf</t>
   </si>
   <si>
     <t>Plano Municipal de Cultura do Município de Mariópolis PR</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Histórico Pessoal</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/658/anexo_req_19_hist_mariana20241112_08273561.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/658/anexo_req_19_hist_mariana20241112_08273561.pdf</t>
   </si>
   <si>
     <t>Histórico Mariana Amadigi Ostetto</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>AX</t>
   </si>
   <si>
     <t>Anexos a Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/673/anexos_pl_49_20241204_10261184.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/673/anexos_pl_49_20241204_10261184.pdf</t>
   </si>
   <si>
     <t>Anexo ao PL 49/2024</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/674/anexo_ii_tabela_concurso_2024_pl_52.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/674/anexo_ii_tabela_concurso_2024_pl_52.pdf</t>
   </si>
   <si>
     <t>Anexos ao PL 52/2024 - Concurso Público</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/675/atribuicoes_ace_e_acs1.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/675/atribuicoes_ace_e_acs1.pdf</t>
   </si>
   <si>
     <t>Anexo ao PL 51 Atribuições ACS E ACE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2870,68 +2870,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/468/projeto_de_lei_02_20240124_08485445.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/469/projeto_de_lei_03_202420240125_08131497.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_n_0520240206_16181688.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/484/projeto_de_lei_n_06_202420240220_08375871.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/487/projeto_de_lei_07_202420240227_10382488.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/489/projeto_de_lei_0820240304_14002632.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/490/projeto_de_lei_09_20240304_14022381.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/491/projeto_de_lei_1020240304_14241328.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/502/projeto_de_lei_n_1120240311_15125946.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/503/projeto_de_lei_n_1220240311_15142535.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/504/projeto_de_lei_n_1320240311_15154388.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/522/projeto_de_lei_1420240319_08201350.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/531/projeto_de_lei_1520240401_16392713.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/532/projeto_de_lei_1620240401_16422024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/533/projeto_de_lei_1720240401_16435746.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/544/projeto_de_lei_18_202420240419_08442242.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/545/projeto_de_lei_19_202420240419_08490796.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/546/projeto_de_lei_20__202420240419_08521938.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/547/projeto_de_lei_nr_21_202420240528_08480549.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/548/projeto_de_lei_22_202420240423_08470551.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/549/projeto_de_lei_nr_23_202420240423_08412981.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_de_lei_2420240506_13422322.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/552/projeto_de_lei_25_20240506_13402637.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/566/projeto_de_lei_n_26_20240520_15125908.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/567/projeto_de_lei_n_2720240520_15144499.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/574/projeto_de_lei_n_2820240527_10494699.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/575/projeto_de_lei_n_29_20240527_10452742.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/576/projeto_de_lei_n_3020240527_10523686.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/588/projeto_de_lei_31_pedro_e_artur20240618_08095039.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/589/projeto_de_lei_nr_32_202420240625_09354975.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/597/projeto_de_lei_34_executivo20240806_09585944.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/598/projeto_de_lei_35_pedro20240806_09314687.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/599/projeto_de_lei_36_202420240813_08321485.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/608/projeto_de_lei_3720240903_13451366.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/609/projeto_de_lei_38_20240903_13354544.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/610/projeto_de_lei_39_202420240903_14000286.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/611/projeto_de_lei_40_202420240903_13540597.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/624/projeto_de_lei_4120241125_11031717.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/636/projeto_de_lei_42_202420241015_09064938.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/654/projeto_de_lei_4420241112_08300114.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/655/projeto_de_lei_45_20241112_08321400.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/656/projeto_de_lei_46_ademir20241112_08340377.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_4720241126_14343684.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_lei_4820241126_14370748.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_lei_4920241126_14391998.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/666/projeto_de_lei_5020241126_14471468.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/676/projeto_de_lei_51_202420241204_10311786.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_52_202420241204_10325730.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/712/projeto_de_lei_5320241220_10372555.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/470/projeto_de_resolucao_03_202420240125_08154252.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/508/requerimento_01_solismar20240312_08480396.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/509/requerimento_02_dejair20240312_08394448.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/510/requerimento_03_luciano20240312_08410606.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/511/requerimento_04_dejair20240312_08422179.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/523/requerimento_solismar20240319_08182535.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/530/requerimento_solismar20240326_08200308.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/538/requerimento_07_luciano20240402_10564046.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/539/requerimento_08_dejair20240402_10580431.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/540/requerimento_09_solismar20240402_10594081.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/580/requerimento_10_ademir20240611_10190549.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/581/requerimento_11_pedro20240611_10210830.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/587/requerimento_12_solismar20240618_08080727.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/596/requerimento_14_dejair20240806_09295923.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/601/requerimento_edimilson20240820_08381947.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/604/requerimento_16_artur_luciano20240827_09110458.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/637/requerimento_16_luciano20241015_09293541.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/638/requerimento_16_luciano20241015_09293541.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/644/requerimento_19_dejair20241105_08233142.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/657/requerimento_19_luciano20241112_08250934.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/649/projeto_de_decreto_legislativo_03_2024_e_anexos20241105_09021764.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/651/decreto_legislativo_03_contas_2022_1_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/473/indicacao_01_ademir20240220_08441057.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/474/indicacao_02_ademir20240220_08451507.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/475/indicacao_03_edimilson20240220_08462038.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/476/indicacao_04_edimilson20240220_08471419.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/477/indicacao_05_edimilson20240220_08480132.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/478/indicacao_05_2_edimilson20240220_08485348.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/479/indicacao_06_rdimilson20240220_08494796.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/480/indicacao_07_edimilson20240220_08504110.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/481/indicacao_08_solismar20240220_08513074.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/482/indicacao_09_luciano20240220_08522711.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/483/indicacao_10_solismar20240220_08532018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/485/indicacao_bogoni20240227_10410485.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/486/indicacao_solismar20240227_10393349.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/493/projeto_de_lei_0820240304_14002632.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/494/indicacao_15_ademir20240305_09233429.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/495/indicacao_16_ademir20240305_09245032.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/496/indicacao_17_ademir20240305_09260706.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/497/indicacao_18_ademir20240305_09275358.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/498/indicacao_19_dejair20240305_09301816.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/499/indicacao_20_edimilson20240305_09323197.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/500/indicacao_21_edimilson20240305_09345098.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/512/indicacao_pedro_e_ademir20240312_08501590.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/513/indicacao_23_ademir_e_etc20240312_08513838.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/514/indicacao_24_dejair20240312_08532925.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/515/indicacao_25_pedro20240312_08552245.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/516/indicacao_26_edimilson20240312_08573975.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/517/indicacao_27_jose20240312_09000100.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/518/indicacao_solismar20240319_08172130.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/519/indicacao_artur20240319_08161193.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/524/indicacao_pedro20240319_10405094.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/525/indicacao_pedro20240326_08212234.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/526/indicacao_edimilson20240326_08222231.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/527/indicacao_solismar20240326_08231248.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/534/indicacao_34_ademir20240402_14403511.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/535/indicacao_35_ademir20240402_11013886.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/536/indicacao_36_cuciano20240402_11024880.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/537/indicacao_37_jose20240402_11041622.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/541/indicacao_3820240416_08421553.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/542/indicacao_3920240416_08430740.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/553/indicacao_40.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_43_dejair20240514_09152670.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_44_dejair20240514_09141083.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/560/indicacao_45_artur20240521_08305596.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/561/indicacao_46_edimilson20240521_08272282.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/562/indicacao_47_pedro20240521_08260744.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/563/indicacao_4820240521_08243889.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/564/indicacao_49_ademir20240521_08231021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_50_ademir20240528_09142301.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_51_solismar20240528_09153539.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/570/indicacao_52_solismar20240528_09170385.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_5320240604_08215214.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_54_ademir20240604_08224189.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_5520240611_10225252.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_56_artur20240618_08105461.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_57_ademir20240618_08114547.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/595/indicacao_58_pedro20240806_09285761.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/602/indicacao_pedro20240820_08395500.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/603/indicacao_solismar20240820_08412870.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/613/indicacao_63_solismar20240903_08344957.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/614/indicacao_64_solismar20240903_08354544.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/616/indicacao_64_pedro20240910_08565077.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/617/indicacao_65_pedro20240917_09322281.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/618/indicacao_66_pedro20240917_09331495.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/619/indicacao_67_solismar20240917_09340991.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/620/indicacao_68_solismar20240917_09345650.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/622/indicacao_70_solismar20240917_09363771.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/623/indicacao_71_dejair__solismar20240917_09372670.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/625/indicacao_72_artur20240924_08431181.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/639/indicacao_73_a_rtur20241022_09143025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/645/indicacao_74_ademir20241105_08222902.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/646/indicacao_75_ademir20241105_08213277.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/647/indicacao_76_luciano20241105_08203251.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/648/indicacao_77_luciano20241105_08184790.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/667/indicacao_pedro20241126_14482134.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/678/indicacao_solismar20241204_10342967.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/543/oficio_ldo20240416_08412496.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/605/oficios_comissoes_ao_projeto_de_lei_34_202420240827_09032934.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/607/oficio_19_do_departamento_cultura20240903_13494502.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/640/oficio_comissao_financas20241101_10015344.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/652/oficio_19020241108_08230022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/488/parecer_projeto_0620240227_10371534.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/505/parecer_projeto_0820240312_08360771.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/506/parecer_projeto_0920240312_08371335.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/507/parecer_projeto_1020240312_08381978.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/520/parecer_projeto_de_lei_11_20240319_08213865.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/521/parecer_projeto_de_lei_1220240319_08224379.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/528/parecer_projeto_1320240326_08170051.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/529/parecer_projeto_1420240326_08175409.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/550/parecer_projetos_16_e_1720240416_08400549.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/554/parecer_projeto_2320240514_09213911.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/555/parecer_projeto_25_20240514_09203344.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/565/parecer_aos_projetos_de_lei_18_e_2020240521_08331489.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/571/parecer_ao_projeto_de_lei_27_20240528_09011049.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/572/parecer_ao_projeto_de_lei_2620240528_09023566.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/573/parecer_aos__projetos_de_lei_21_e_2220240528_09091592.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/585/parecer_projeto_2820240618_08060428.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/586/parecer_projeto_3020240618_08070322.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/593/parecer_ao_projeto_3220240806_10001979.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/594/parecer_ao_projeto_3320240806_10012244.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/643/parecer_ao_projeto_de_lei_3620241105_13452524.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/653/parecer_ao_projeto_de_lei_4120241112_08195281.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/659/parecer_ao_projeto_4220241119_09213035.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/660/parecer_ao_pl_43_20241126_09540514.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/661/parecer_ao_projeto_4520241119_09223720.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/662/parecer_projeto_4620241119_09202514.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/669/parecer_ao_pl_4820241204_10212934.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/670/parecer_ao_pl_4920241204_10231577.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/671/parecer_ao_pl_5020241204_10275200.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/672/parecer_aos_pl_51_e_5220241204_10291351.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/711/parecer_pl_orcamentarios20241217_09431729.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/679/luciano_120241217_09034810.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/680/luciano_220241217_09054025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/681/luciano_320241217_09064007.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/682/luciano_420241217_09074629.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/683/ademir_basso20241217_08342890.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/684/ademir_basso_esporte20241217_08370492.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/685/ademir_basso_320241217_08382433.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/686/ademir_basso_420241217_08392815.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/687/marina_120241217_09174563.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/688/marina_220241217_09184796.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/689/marina_320241217_09195570.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/690/jose_120241217_09100806.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/691/emenda_13_jose.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/692/jose_320241217_09133149.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/693/artur_120241217_08410690.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/694/artur_220241217_08422199.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/695/solismar_120241217_09361227.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/696/emenda_impositiva_18_202420250401_08445870.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/697/solismar_320241217_09381013.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/698/solismar_420241217_09390548.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/699/solismar_520241217_09400362.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/700/solismar_620241217_09405711.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/701/dejair_120241217_08455880.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/702/dejair_220241217_08485634.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/703/dejair_2520241217_10414853.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/704/edimilson20241217_08555510.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/705/edimilson_220241217_08581419.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/706/edimilson_320241217_09005812.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/707/edimilson_420241217_09020824.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/708/pedro_120241217_09324277.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/709/pedro_220241217_09334449.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/710/pedro_320241217_09344232.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/492/projeto_de_decreto_legislativo20240304_14275682.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_decreto_legislativo_03_2024_e_anexos20241105_09021764.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/642/plano_municipal_de_cultura__2024_corrigido1.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/658/anexo_req_19_hist_mariana20241112_08273561.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/673/anexos_pl_49_20241204_10261184.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/674/anexo_ii_tabela_concurso_2024_pl_52.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/675/atribuicoes_ace_e_acs1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/468/projeto_de_lei_02_20240124_08485445.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/469/projeto_de_lei_03_202420240125_08131497.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/472/projeto_de_lei_n_0520240206_16181688.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/484/projeto_de_lei_n_06_202420240220_08375871.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/487/projeto_de_lei_07_202420240227_10382488.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/489/projeto_de_lei_0820240304_14002632.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/490/projeto_de_lei_09_20240304_14022381.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/491/projeto_de_lei_1020240304_14241328.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/502/projeto_de_lei_n_1120240311_15125946.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/503/projeto_de_lei_n_1220240311_15142535.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/504/projeto_de_lei_n_1320240311_15154388.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/522/projeto_de_lei_1420240319_08201350.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/531/projeto_de_lei_1520240401_16392713.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/532/projeto_de_lei_1620240401_16422024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/533/projeto_de_lei_1720240401_16435746.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/544/projeto_de_lei_18_202420240419_08442242.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/545/projeto_de_lei_19_202420240419_08490796.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/546/projeto_de_lei_20__202420240419_08521938.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/547/projeto_de_lei_nr_21_202420240528_08480549.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/548/projeto_de_lei_22_202420240423_08470551.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/549/projeto_de_lei_nr_23_202420240423_08412981.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/551/projeto_de_lei_2420240506_13422322.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/552/projeto_de_lei_25_20240506_13402637.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/566/projeto_de_lei_n_26_20240520_15125908.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/567/projeto_de_lei_n_2720240520_15144499.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/574/projeto_de_lei_n_2820240527_10494699.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/575/projeto_de_lei_n_29_20240527_10452742.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/576/projeto_de_lei_n_3020240527_10523686.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/588/projeto_de_lei_31_pedro_e_artur20240618_08095039.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/589/projeto_de_lei_nr_32_202420240625_09354975.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/597/projeto_de_lei_34_executivo20240806_09585944.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/598/projeto_de_lei_35_pedro20240806_09314687.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/599/projeto_de_lei_36_202420240813_08321485.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/608/projeto_de_lei_3720240903_13451366.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/609/projeto_de_lei_38_20240903_13354544.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/610/projeto_de_lei_39_202420240903_14000286.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/611/projeto_de_lei_40_202420240903_13540597.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/624/projeto_de_lei_4120241125_11031717.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/636/projeto_de_lei_42_202420241015_09064938.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/654/projeto_de_lei_4420241112_08300114.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/655/projeto_de_lei_45_20241112_08321400.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/656/projeto_de_lei_46_ademir20241112_08340377.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/663/projeto_de_lei_4720241126_14343684.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/664/projeto_de_lei_4820241126_14370748.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/665/projeto_de_lei_4920241126_14391998.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/666/projeto_de_lei_5020241126_14471468.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/676/projeto_de_lei_51_202420241204_10311786.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/677/projeto_de_lei_52_202420241204_10325730.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/712/projeto_de_lei_5320241220_10372555.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/470/projeto_de_resolucao_03_202420240125_08154252.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/508/requerimento_01_solismar20240312_08480396.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/509/requerimento_02_dejair20240312_08394448.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/510/requerimento_03_luciano20240312_08410606.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/511/requerimento_04_dejair20240312_08422179.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/523/requerimento_solismar20240319_08182535.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/530/requerimento_solismar20240326_08200308.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/538/requerimento_07_luciano20240402_10564046.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/539/requerimento_08_dejair20240402_10580431.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/540/requerimento_09_solismar20240402_10594081.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/580/requerimento_10_ademir20240611_10190549.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/581/requerimento_11_pedro20240611_10210830.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/587/requerimento_12_solismar20240618_08080727.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/596/requerimento_14_dejair20240806_09295923.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/601/requerimento_edimilson20240820_08381947.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/604/requerimento_16_artur_luciano20240827_09110458.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/637/requerimento_16_luciano20241015_09293541.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/638/requerimento_16_luciano20241015_09293541.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/644/requerimento_19_dejair20241105_08233142.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/657/requerimento_19_luciano20241112_08250934.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/649/projeto_de_decreto_legislativo_03_2024_e_anexos20241105_09021764.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/651/decreto_legislativo_03_contas_2022_1_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/473/indicacao_01_ademir20240220_08441057.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/474/indicacao_02_ademir20240220_08451507.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/475/indicacao_03_edimilson20240220_08462038.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/476/indicacao_04_edimilson20240220_08471419.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/477/indicacao_05_edimilson20240220_08480132.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/478/indicacao_05_2_edimilson20240220_08485348.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/479/indicacao_06_rdimilson20240220_08494796.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/480/indicacao_07_edimilson20240220_08504110.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/481/indicacao_08_solismar20240220_08513074.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/482/indicacao_09_luciano20240220_08522711.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/483/indicacao_10_solismar20240220_08532018.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/485/indicacao_bogoni20240227_10410485.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/486/indicacao_solismar20240227_10393349.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/493/projeto_de_lei_0820240304_14002632.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/494/indicacao_15_ademir20240305_09233429.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/495/indicacao_16_ademir20240305_09245032.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/496/indicacao_17_ademir20240305_09260706.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/497/indicacao_18_ademir20240305_09275358.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/498/indicacao_19_dejair20240305_09301816.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/499/indicacao_20_edimilson20240305_09323197.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/500/indicacao_21_edimilson20240305_09345098.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/512/indicacao_pedro_e_ademir20240312_08501590.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/513/indicacao_23_ademir_e_etc20240312_08513838.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/514/indicacao_24_dejair20240312_08532925.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/515/indicacao_25_pedro20240312_08552245.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/516/indicacao_26_edimilson20240312_08573975.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/517/indicacao_27_jose20240312_09000100.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/518/indicacao_solismar20240319_08172130.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/519/indicacao_artur20240319_08161193.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/524/indicacao_pedro20240319_10405094.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/525/indicacao_pedro20240326_08212234.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/526/indicacao_edimilson20240326_08222231.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/527/indicacao_solismar20240326_08231248.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/534/indicacao_34_ademir20240402_14403511.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/535/indicacao_35_ademir20240402_11013886.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/536/indicacao_36_cuciano20240402_11024880.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/537/indicacao_37_jose20240402_11041622.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/541/indicacao_3820240416_08421553.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/542/indicacao_3920240416_08430740.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/553/indicacao_40.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/558/indicacao_43_dejair20240514_09152670.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/559/indicacao_44_dejair20240514_09141083.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/560/indicacao_45_artur20240521_08305596.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/561/indicacao_46_edimilson20240521_08272282.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/562/indicacao_47_pedro20240521_08260744.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/563/indicacao_4820240521_08243889.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/564/indicacao_49_ademir20240521_08231021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/568/indicacao_50_ademir20240528_09142301.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/569/indicacao_51_solismar20240528_09153539.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/570/indicacao_52_solismar20240528_09170385.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/577/indicacao_5320240604_08215214.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/578/indicacao_54_ademir20240604_08224189.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/582/indicacao_5520240611_10225252.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/583/indicacao_56_artur20240618_08105461.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/584/indicacao_57_ademir20240618_08114547.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/595/indicacao_58_pedro20240806_09285761.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/602/indicacao_pedro20240820_08395500.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/603/indicacao_solismar20240820_08412870.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/613/indicacao_63_solismar20240903_08344957.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/614/indicacao_64_solismar20240903_08354544.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/616/indicacao_64_pedro20240910_08565077.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/617/indicacao_65_pedro20240917_09322281.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/618/indicacao_66_pedro20240917_09331495.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/619/indicacao_67_solismar20240917_09340991.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/620/indicacao_68_solismar20240917_09345650.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/622/indicacao_70_solismar20240917_09363771.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/623/indicacao_71_dejair__solismar20240917_09372670.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/625/indicacao_72_artur20240924_08431181.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/639/indicacao_73_a_rtur20241022_09143025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/645/indicacao_74_ademir20241105_08222902.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/646/indicacao_75_ademir20241105_08213277.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/647/indicacao_76_luciano20241105_08203251.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/648/indicacao_77_luciano20241105_08184790.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/667/indicacao_pedro20241126_14482134.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/678/indicacao_solismar20241204_10342967.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/543/oficio_ldo20240416_08412496.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/605/oficios_comissoes_ao_projeto_de_lei_34_202420240827_09032934.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/607/oficio_19_do_departamento_cultura20240903_13494502.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/640/oficio_comissao_financas20241101_10015344.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/652/oficio_19020241108_08230022.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/488/parecer_projeto_0620240227_10371534.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/505/parecer_projeto_0820240312_08360771.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/506/parecer_projeto_0920240312_08371335.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/507/parecer_projeto_1020240312_08381978.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/520/parecer_projeto_de_lei_11_20240319_08213865.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/521/parecer_projeto_de_lei_1220240319_08224379.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/528/parecer_projeto_1320240326_08170051.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/529/parecer_projeto_1420240326_08175409.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/550/parecer_projetos_16_e_1720240416_08400549.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/554/parecer_projeto_2320240514_09213911.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/555/parecer_projeto_25_20240514_09203344.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/565/parecer_aos_projetos_de_lei_18_e_2020240521_08331489.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/571/parecer_ao_projeto_de_lei_27_20240528_09011049.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/572/parecer_ao_projeto_de_lei_2620240528_09023566.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/573/parecer_aos__projetos_de_lei_21_e_2220240528_09091592.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/585/parecer_projeto_2820240618_08060428.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/586/parecer_projeto_3020240618_08070322.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/593/parecer_ao_projeto_3220240806_10001979.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/594/parecer_ao_projeto_3320240806_10012244.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/643/parecer_ao_projeto_de_lei_3620241105_13452524.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/653/parecer_ao_projeto_de_lei_4120241112_08195281.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/659/parecer_ao_projeto_4220241119_09213035.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/660/parecer_ao_pl_43_20241126_09540514.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/661/parecer_ao_projeto_4520241119_09223720.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/662/parecer_projeto_4620241119_09202514.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/669/parecer_ao_pl_4820241204_10212934.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/670/parecer_ao_pl_4920241204_10231577.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/671/parecer_ao_pl_5020241204_10275200.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/672/parecer_aos_pl_51_e_5220241204_10291351.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/711/parecer_pl_orcamentarios20241217_09431729.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/679/luciano_120241217_09034810.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/680/luciano_220241217_09054025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/681/luciano_320241217_09064007.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/682/luciano_420241217_09074629.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/683/ademir_basso20241217_08342890.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/684/ademir_basso_esporte20241217_08370492.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/685/ademir_basso_320241217_08382433.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/686/ademir_basso_420241217_08392815.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/687/marina_120241217_09174563.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/688/marina_220241217_09184796.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/689/marina_320241217_09195570.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/690/jose_120241217_09100806.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/691/emenda_13_jose.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/692/jose_320241217_09133149.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/693/artur_120241217_08410690.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/694/artur_220241217_08422199.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/695/solismar_120241217_09361227.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/696/emenda_impositiva_18_202420250401_08445870.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/697/solismar_320241217_09381013.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/698/solismar_420241217_09390548.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/699/solismar_520241217_09400362.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/700/solismar_620241217_09405711.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/701/dejair_120241217_08455880.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/702/dejair_220241217_08485634.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/703/dejair_2520241217_10414853.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/704/edimilson20241217_08555510.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/705/edimilson_220241217_08581419.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/706/edimilson_320241217_09005812.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/707/edimilson_420241217_09020824.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/708/pedro_120241217_09324277.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/709/pedro_220241217_09334449.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/710/pedro_320241217_09344232.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/492/projeto_de_decreto_legislativo20240304_14275682.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/650/projeto_de_decreto_legislativo_03_2024_e_anexos20241105_09021764.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/642/plano_municipal_de_cultura__2024_corrigido1.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/658/anexo_req_19_hist_mariana20241112_08273561.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/673/anexos_pl_49_20241204_10261184.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/674/anexo_ii_tabela_concurso_2024_pl_52.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2024/675/atribuicoes_ace_e_acs1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H237"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="162.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="138" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>