--- v0 (2026-02-04)
+++ v1 (2026-05-06)
@@ -10,3348 +10,3357 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2498" uniqueCount="1099">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2506" uniqueCount="1102">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>PEDRO VIEIRA DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/713/projeto_de_lei_01_2025_20250122_10294766.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/713/projeto_de_lei_01_2025_20250122_10294766.pdf</t>
   </si>
   <si>
     <t>"Institui numeração sequencial as Legislações Municipais"</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Executivo Municipal - EXE</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/714/projeto_de_lei_02_2025_20250122_10320951.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/714/projeto_de_lei_02_2025_20250122_10320951.pdf</t>
   </si>
   <si>
     <t>"Autoriza a recomposição/reajuste dos vencimentos dos servidores de cargos efetivos,_x000D_
 servidores inativos, pensionistas e Conselheiros Tutelares e dá outras providências"</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_de_lei_03_2025_20250122_10334985.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_de_lei_03_2025_20250122_10334985.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Executivo Municipal a reajustar os vencimentos dos Agentes Comunitários de Saúde e_x000D_
 de Agentes de Combate a Endemias"</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/716/projeto_de_lei_04_2025_20250122_10344480.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/716/projeto_de_lei_04_2025_20250122_10344480.pdf</t>
   </si>
   <si>
     <t>"Autoriza a recomposição/reajustes dos vencimentos dos servidores de_x000D_
 cargos efetivos e comissionados da Câmara Municipal de Mariópolis, Estado do Paraná"</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/717/projeto_de_lei_nr_05_20250214_15035900.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/717/projeto_de_lei_nr_05_20250214_15035900.pdf</t>
   </si>
   <si>
     <t>Altera o Anexo I da Lei nº 21/2021 e dá outras providências</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/718/projeto_de_lei_nr_0620250214_15055186.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/718/projeto_de_lei_nr_0620250214_15055186.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 9-A na Lei Municipal nº 14/2023</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_07_20250214_15074629.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_07_20250214_15074629.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei Complementar 37/2006 e dá outras providências</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_de_lei_nr_0820250214_15093377.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_de_lei_nr_0820250214_15093377.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei Complementar 01/2019 e dá outras providências</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_de_lei_nr_0920250214_15115447.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_de_lei_nr_0920250214_15115447.pdf</t>
   </si>
   <si>
     <t>Altera o art. 4º da Lei nº 15, de 19 de abril de 2017, qye institui o Diário Oficial Eletronico do Legislativo Municipal de Mariópolis e dá outras providências</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/722/projeto_de_lei_nr_1020250214_15174301.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/722/projeto_de_lei_nr_1020250214_15174301.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a adquirir mediante desapropriação amigável imóvel declarado de utilidade publica pelo Decreto 07/2025</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_lei_nr_1120250214_15291408.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_lei_nr_1120250214_15291408.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a reajustar o valor do bolsa auxilio e do auxilio transporte dos estagiários contratados com o Município de Mariópolis.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/739/projeto_de_lei_12_20250224_08385250.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/739/projeto_de_lei_12_20250224_08385250.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar chamamento público para fins de implementação de programas sociais de atividades esportivas e dá outras providências.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/740/projeto_de_lei_nr_1320250224_08530579.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/740/projeto_de_lei_nr_1320250224_08530579.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar chamamento público para fins de atendimento aos animais maltratados e abandonados e dá outras providências</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/741/projeto_de_lei_14_substitutivo20250225_08074567.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/741/projeto_de_lei_14_substitutivo20250225_08074567.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a adquirir mediante desapropriação amigável  imóveis declarados de utilidade pública pelo Decreto nº 07/2025</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/755/projeto_de_lei_1520250311_10390032.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/755/projeto_de_lei_1520250311_10390032.pdf</t>
   </si>
   <si>
     <t>Autoriza a constituição do Fundo Municipal de Saneamento Básico e Ambiental _ FMSBA do Município de Mariópolis/PR e dá outras Providências</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/756/projeto_de_lei_1620250311_10514297.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/756/projeto_de_lei_1620250311_10514297.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao Art. 3º na Lei 37/2021 os incisos XXVII, XXIX e XXX que trata das atribuições ao Fundo Municipal de Saneamento Básico e Ambiental - FMSBA</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/768/projeto_de_lei_17_2025_20250321_15192392.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/768/projeto_de_lei_17_2025_20250321_15192392.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos públicos temporários e autoriza a realização de Processo Seletivo que especifica e dá outras providências</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/769/projeto_de_lei_18_202520250321_15230795.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/769/projeto_de_lei_18_202520250321_15230795.pdf</t>
   </si>
   <si>
     <t>Determina as alíquotas de contribuição previdenciária e estabelece a revisão do plano de amortização devidas pelo Município de Mariópolis/PR ao Regime Próprio de Previdência Social - RPPS, e dá outras providencias.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/770/projeto_de_lei_19_202520250321_15263831.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/770/projeto_de_lei_19_202520250321_15263831.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a efetuar a Abertura de Crédito Adicional Especial por anulação no PPA, LDO e no Orçamento do Município de Mariópolis para o Exercício de 2025.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>Artur Gedoz, Castilho Francisco Stanqueviski, Edimilson Bogoni, Ivanete Casagrande, Luciano Bellé, Marco Dal Sant, Pedro Vieira dos Santos, Sergio Frigotto, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/787/projeto_de_lei_20_20250407_14560032.pdf</t>
+    <t>Artur Gedoz, Castilho Francisco Stanqueviski, Edimilson Bogoni, Ivanete Casagrande, Luciano Bellé, Marco Dal Sant, Pedro Vieira dos Santos, Sergio Frigotto, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/787/projeto_de_lei_20_20250407_14560032.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Serviço de Acolhimento Institucional na modalidade Abrigo de Mariópolis de: "Abrigo Dona Maria Paulek" e dá outras providências"</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/788/projeto_de_lei_2120250407_14541122.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/788/projeto_de_lei_2120250407_14541122.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal alterar o piso salarial inicial de cargos públicos</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/802/projeto_de_lei_22_202520250425_08184680.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/802/projeto_de_lei_22_202520250425_08184680.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo adquirir mediante desapropriação amigável, imóvel declarado de Utilidade Pública pelo Decreto 24/2025</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/803/projeto_de_lei_23_202520250428_13405367.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/803/projeto_de_lei_23_202520250428_13405367.pdf</t>
   </si>
   <si>
     <t>Prorroga o Plano Municipal de Educação regulamentado pelo Lei nº 033, de 17  de junho de 2015</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_mesa_diretora_anexo_ii.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_mesa_diretora_anexo_ii.pdf</t>
   </si>
   <si>
     <t>Altera o vencimento básico do cargo de Diretor Geral da Câmara na tabela do anexo II da Lei nº 50, de 16 de novembro de 2017, que dispõe sobre o plano de carreira e vencimentos dos servidores públicos da Câmara Municipal de Mariópolis, Estado do Paraná</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/826/projeto_de_lei_25_2025.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/826/projeto_de_lei_25_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o reajuste salarial nos vencimentos dos Conselheiros Tutelares e dá outras providências</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/833/projeto_de_lei_26_2025.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/833/projeto_de_lei_26_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo adquirir mediante desapropriação amigável imóveis declarados de utilidade pública pelos Decretos 24 e 37/2025</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/845/projeto_de_lei_27_2025.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/845/projeto_de_lei_27_2025.pdf</t>
   </si>
   <si>
     <t>Promove alterações no Anexo 05 e Anexo 06 da Lei 52/2018 - Uso e Ocupação do Solo do Município de Mariópolis e dá outras.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/846/projeto_de_lei_28_2025.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/846/projeto_de_lei_28_2025.pdf</t>
   </si>
   <si>
     <t>Promove alteração na Quadra 01 do Loteamento Industrial</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/847/projeto_de_lei_29.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/847/projeto_de_lei_29.pdf</t>
   </si>
   <si>
     <t>Promove alteração na Quadra 182 do Loteamento da Cidade de Mariópolis</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/855/projeto_de_lei_30_2025.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/855/projeto_de_lei_30_2025.pdf</t>
   </si>
   <si>
     <t>|Promove alteração no anexo 06 da Lei Complementar 52/2018 - Uso e Ocupação do Solo do Município de Mariópolis e dá outras providências</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/856/projeto_de_lei_31_2025.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/856/projeto_de_lei_31_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal efetuar a  abertura de crédito adicional especial por anulação no PPA, LDO e no Orçamento do Município de Mariópolis, para o Exercício de 2025"</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/857/projeto_de_lei_32_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/857/projeto_de_lei_32_.pdf</t>
   </si>
   <si>
     <t>Altera o Paragrafo 5º do Art. 11 da Lei nº 21/2021 e dá outras providências</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/858/projeto_de_lei_33.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/858/projeto_de_lei_33.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei Municipal nº 25/2022 e dá outras providências</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/859/projeto_de_lei_34.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/859/projeto_de_lei_34.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Quadra 189 e Quadra 192 no loteamento Cidade de Mariópolis e dá outras providências</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/860/projeto_de_lei_35_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/860/projeto_de_lei_35_.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei nº 07/2022 e dá outras providências</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>Pedro Vieira dos Santos, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/862/projeto_de_lei_37_pedro__soli.pdf</t>
+    <t>Pedro Vieira dos Santos, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/862/projeto_de_lei_37_pedro__soli.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação da lista de pacientes que aguardam por consultas com especialistas, exames e cirurgias na rede do Sistema de Saúde do Município de Mariópolis.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Ivanete Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/863/projeto_de_lei_38.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/863/projeto_de_lei_38.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inserção da perspectiva feminina nos conteúdos pedagógicos das escolas da rede municipal de ensino de Mariópolis – PR, institui a Semana Municipal de Valorização das Mulheres que Fizeram História e dá outras providências.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/875/projeto_de_lei_39_2025.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/875/projeto_de_lei_39_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a realizar Chamamento Público para fins de Atendimento a Pessoas Idosas</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/876/projeto_de_lei_40_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/876/projeto_de_lei_40_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar Termo de Cessão de Direito Real de Uso de um veiculo com o Sindicato dos Trabalhadores Rurais de Mariópolis, e dá outras providências</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/887/projeto_de_lei_41.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/887/projeto_de_lei_41.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal do Município de Mariópolis e dá outras providências</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/890/projeto_de_lei_42.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/890/projeto_de_lei_42.pdf</t>
   </si>
   <si>
     <t>Altera o Inciso IX do artigo 3º da Lei nº 14/2025 que Constitui o Fundo Municipal de Saneamento Básico e Ambiental _ FMSBA do Município de Mariópolis.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/895/projeto_de_lei_43.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/895/projeto_de_lei_43.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei Municipal de Liberdade Econômica e dá outras providências</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/896/projeto_de_lei_44.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/896/projeto_de_lei_44.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo adquirir mediante desapropriação amigável, imóvel declarado de Utilidade Pública pelo Decreto 54/2025</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/897/projeto_de_lei_45.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/897/projeto_de_lei_45.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo adquirir mediante desapropriação amigável, imóvel declarado de Utilidade Pública pelo Decreto 53/2025</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Artur Gedoz, Castilho Francisco Stanqueviski, Edimilson Bogoni, Marco Dal Sant</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/912/projeto_de_lei_46_vereadores20251001.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/912/projeto_de_lei_46_vereadores20251001.pdf</t>
   </si>
   <si>
     <t>Institui o Loteamento Vida Nova situado no Bairro Rosa e dá outras providências</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/913/projeto_de_lei_47_ppa20251003.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/913/projeto_de_lei_47_ppa20251003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período de 2026 a 2029</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/914/projeto_de_lei_48_ldo20251003.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/914/projeto_de_lei_48_ldo20251003.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Lei das Diretrizes Orçamentárias para o Exercício de 2026</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/915/projeto_de_lei_49_loa20251003.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/915/projeto_de_lei_49_loa20251003.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Mariópolis, Estado do Paraná, para o Exercício Financeiro de 2026</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/924/projeto_de_lei_50_mesa_diretora20251014.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/924/projeto_de_lei_50_mesa_diretora20251014.pdf</t>
   </si>
   <si>
     <t>Abre Crédito Adicional Especial no Orçamento vigente do Poder Legislativo Municipal</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/925/projeto_de_lei_51_20251020.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/925/projeto_de_lei_51_20251020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Mariópolis a leiloar bens imóveis considerados inservíveis para a Administração.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/926/projeto_de_lei_5220251020.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/926/projeto_de_lei_5220251020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal realizar Chamamento Público para fins de atendimento a Educação Especial</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/927/projeto_de_lei_5320251020.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/927/projeto_de_lei_5320251020.pdf</t>
   </si>
   <si>
     <t>Autoriza a Concessão remunerada de Direito Real de Uso de sala na Rodoviária Municipal e dá outras providências</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/931/projeto_de_lei_54.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/931/projeto_de_lei_54.pdf</t>
   </si>
   <si>
     <t>Cria a Seção VIII dentro do Capitulo IV, da Lei Municipal nº 19/1992 e dá outras providências</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/941/projeto_de_lei_55.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/941/projeto_de_lei_55.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo `a doar à Prefeitura Municipal de Mariópolis, veiculo pertencente a Câmara de Vereadores</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/944/projeto_de_lei_56.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/944/projeto_de_lei_56.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 77 da Lei Complementar 01/2019 que trata sobre a escolha de vagas</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/945/projeto_de_lei_58.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/945/projeto_de_lei_58.pdf</t>
   </si>
   <si>
     <t>Cria  a Seção VIII dentro do Capitulo IV da Lei Municipal nº 019/1992 e dá outras providências</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/946/projeto_de_lei_58.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/946/projeto_de_lei_58.pdf</t>
   </si>
   <si>
     <t>Altera os incisos e a redação do § 2º do Artigo 77 da Lei Complementar 01/2019 que trata sobre escolha de vagas</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/952/projeto_de_lei_59.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/952/projeto_de_lei_59.pdf</t>
   </si>
   <si>
     <t>Institui Auxilio Alimentação aos servidores públicos efetivos e comissionados do Poder Executivo de Mariópolis, Estado do Paraná</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/953/projeto_de_lei_no_60.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/953/projeto_de_lei_no_60.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal adquirir bens antigos de valor histórico e cultural declarados de utilidade pública pelo Decreto 51/2025</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/955/projeto_de_lei_61.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/955/projeto_de_lei_61.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções firmado entre o Estado do Paraná e os Município do Estado do Paraná subscritores, com a finalidade de formalizar a constituição e adequação do Consórcio Intergestores Paraná Saúde - CIPS aos termos do regime previsto na Lei Federal nº 11.107/2005 e sua regulamentação, voltando ao desenvolvimento de ações na área da assistência farmacêutica no âmbito do Sistema Único de Saúde  - SUS</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/956/projeto_de_lei_62.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/956/projeto_de_lei_62.pdf</t>
   </si>
   <si>
     <t>Promove alterações na Lei Municipal 16/2025 e dá outras providências</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/957/projeto_de_lei_63.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/957/projeto_de_lei_63.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargo público temporário que especifica e dá outras providências</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>RES</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/742/projeto_de_resolucao_0420250225_08235547.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/742/projeto_de_resolucao_0420250225_08235547.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito do Poder Legislativo do Município de Mariópolis e dá outras providências</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>Luciano Bellé</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_01_luciano20250225_08250370.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_01_luciano20250225_08250370.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre taxa do lixo e recolhimento</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_02_luciano20250325_10392300.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_02_luciano20250325_10392300.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre as obras de recapeamento asfáltico das Candeias e São Sebastião</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/772/requerimento_03__luciano20250325_10401378.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/772/requerimento_03__luciano20250325_10401378.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre a Festa da Uva 2025</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_04_solismar20250325_10411308.pdf</t>
+    <t>Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_04_solismar20250325_10411308.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre custos com Energia Eletrica</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/790/requerimento_05_luciano20250408_14524172.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/790/requerimento_05_luciano20250408_14524172.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre a contratação e licitação de serviços de arbitragem do ano de 2024</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/791/requerimento_06_solismar20250408_14534085.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/791/requerimento_06_solismar20250408_14534085.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre os telefones fixos dos Departamentos, bem como disponibilizar sinal de Wi-Fi nas áreas de espera de atendimento nas Unidades de Saúde</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/799/requerimento_07_luciano20250415_08293547.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/799/requerimento_07_luciano20250415_08293547.pdf</t>
   </si>
   <si>
     <t>Solicitando cópias de Notas Fiscais de Empenhos dos anos de 2023/2024</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/798/requerimento_08_solismar20250415_08302920.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/798/requerimento_08_solismar20250415_08302920.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre os cargos de Zeladora e Monitora</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/804/requerimento_09_luciano20250429_14403729.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/804/requerimento_09_luciano20250429_14403729.pdf</t>
   </si>
   <si>
     <t>Solicitação de providências quanto à falta de Vereador em sessão Plenária com deliberação de matéria</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/805/requerimento_10_ivanete20250429_14424722.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/805/requerimento_10_ivanete20250429_14424722.pdf</t>
   </si>
   <si>
     <t>Solicitando estudo de viabilidade para ampliação da licença-maternidade das servidoras efetivas gestantes</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>Solicitando informações sobre autuações em relação as obras da Alameda 4 no Bairro Rosa</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>Luciano Bellé, Artur Gedoz, Ivanete Casagrande, Pedro Vieira dos Santos, Sergio Frigotto, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/814/requerimento_12_luciano_pedro_e_etc.pdf</t>
+    <t>Luciano Bellé, Artur Gedoz, Ivanete Casagrande, Pedro Vieira dos Santos, Sergio Frigotto, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/814/requerimento_12_luciano_pedro_e_etc.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o andamento das obras da Alameda 4 no Bairro Rosa</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/815/requerimento_13_ivanete.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/815/requerimento_13_ivanete.pdf</t>
   </si>
   <si>
     <t>Solicitando informações e providências acerca da atual situação dos Conselheiros Tutelares</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/816/requerimento_14_luciano.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/816/requerimento_14_luciano.pdf</t>
   </si>
   <si>
     <t>Solicitando cópia do Termo de Aditivo nº 40/2023</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/819/requerimento_15_solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/819/requerimento_15_solismar.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre Emenda Impositiva na área de saúde</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>Artur Gedoz</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/820/requerimento_16_artur.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/820/requerimento_16_artur.pdf</t>
   </si>
   <si>
     <t>Solicitando encaminhar expediente ao Controle Interno do Município</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/828/requerimento_17_luciano.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/828/requerimento_17_luciano.pdf</t>
   </si>
   <si>
     <t>Solicitando cópia de documentos a que se refere o termo de Aditivo nº 01/2024 do Contrato nº 30/2023</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>Edimilson Bogoni</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/834/requerimento_18_edimilson.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/834/requerimento_18_edimilson.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o REVITS</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/835/requerimento_19_luciano.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/835/requerimento_19_luciano.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre as obras do CRAS</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/839/requerimento_20_solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/839/requerimento_20_solismar.pdf</t>
   </si>
   <si>
     <t>: Solicitando informações sobre agendamento para o transporte de pacientes</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/840/requerimento_21_solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/840/requerimento_21_solismar.pdf</t>
   </si>
   <si>
     <t>Solicitando informações se existem precatórios judiciais a serem pagos pela Prefeitura</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/850/requerimento_22_luciano.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/850/requerimento_22_luciano.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre a aplicação da Lei Municipal nº 58/2014</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_23_solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_23_solismar.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre a jornada ampliada das escolas municipais</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_24__solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_24__solismar.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre as obras de fechamento do Ginásio de Esportes da APAE</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/882/requerimento_25_luciano.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/882/requerimento_25_luciano.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre as obras de asfaltamento da Rodovia Primo Simionato, trecho entre a Comunidade de Rosário e Bau Palmital</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/883/requerimento_26__luciano.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/883/requerimento_26__luciano.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o calçamento da Comunidade de São Pedro, trecho até as proximidades da Barragem Brasmec</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_27__luciano.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_27__luciano.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre recursos destinados pela Deputada Leandre Dal Ponte ao Município para fechamento do Ginásio da APAE</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento_28_solimsmar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento_28_solimsmar.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o Projeto Um Novo Olhar</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_29_solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_29_solismar.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre recursos, negociações e projetos habitacionais</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_30__solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_30__solismar.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o imóvel da antiga Fundação Fontana</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>Solismar Germiniani de Souza, Ivanete Casagrande, Luciano Bellé, Pedro Vieira dos Santos, Sergio Frigotto</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_31_solismar_ivanete_.pdf</t>
+    <t>Solismar Germinani de Souza, Ivanete Casagrande, Luciano Bellé, Pedro Vieira dos Santos, Sergio Frigotto</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_31_solismar_ivanete_.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o projeto para ampliação do Centro de Idosos</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/907/requerimento_32_luciano.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/907/requerimento_32_luciano.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre a iluminação pública da Alameda 4, Bairro Rosa</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/908/requerimento_33_luciano.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/908/requerimento_33_luciano.pdf</t>
   </si>
   <si>
     <t>Solicitando licença do Mandato de Vereador para tratar assuntos de interesses particulares</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/909/requerimento_34_solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/909/requerimento_34_solismar.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre atendimentos em especialidades médicas e exames</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/916/requerimento_35_edimilson20251007.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/916/requerimento_35_edimilson20251007.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o andamento das obras de construção de garagem, muros e passeios previstas nas Emendas Impositivas nº 01, 08,11,16 e 26/2024</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/921/requerimento_36_solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/921/requerimento_36_solismar.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre o ICMS Ecológico</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/923/requerimento_37_artur20251014.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/923/requerimento_37_artur20251014.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre incentivos a Bacia Leiteira do Município</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/928/requerimento_38_solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/928/requerimento_38_solismar.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre os cursos técnicos oferecidos pela Escola Técnica Raphael Pocai</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>Pedro Vieira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/935/requerimento_39_pedro.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/935/requerimento_39_pedro.pdf</t>
   </si>
   <si>
     <t>Solicitando homenagem com Moção de Aplausos para a Cresol - Programa Um Olhar para o Futuro</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_40.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_40.pdf</t>
   </si>
   <si>
     <t>Solicitando entrega de Moção de Aplausos à Camisc</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_no_41.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_no_41.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre implantação do sistema de energia solar</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>Solismar Germiniani de Souza, Ivanete Casagrande</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_0120250218_14494162.pdf</t>
+    <t>Solismar Germinani de Souza, Ivanete Casagrande</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_0120250218_14494162.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal a concessão de Auxilio Alimentação aos Servidores Municipais</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>Solicitando melhorias na Rodoviária Municipal</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>Solicitando a implantação de transporte coletivo no perímetro urbano do Município</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>Castilho Francisco Stanqueviski, Artur Gedoz, Edimilson Bogoni, Marco Dal Sant</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/727/indicacao_0420250218_14542420.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/727/indicacao_0420250218_14542420.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias no Estádio Municipal José Lauro Poersch</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao_0520250218_15003333.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao_0520250218_15003333.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de placas indicativas maiores em pontos estratégicos da cidade</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/729/indicacao_0620250218_15014144.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/729/indicacao_0620250218_15014144.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de bancos no local de atendimento de TFD e Farmácia do Centro de Saúde</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/730/indicacao_0720250218_15040099.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/730/indicacao_0720250218_15040099.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de um Centro Dia para Idosos</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_0820250218_15062247.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_0820250218_15062247.pdf</t>
   </si>
   <si>
     <t>Solicitando recapeamento asfáltico no interior do Município</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_0920250218_15083888.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_0920250218_15083888.pdf</t>
   </si>
   <si>
     <t>Solicitando recapeamento asfaltico na Alameda 1 e Ruas 22,23 e 24 do Bairro Gricolo</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_1020250218_15105777.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_1020250218_15105777.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de Praças no Bairros Água Azul e Planalto</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_1120250218_15131482.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_1120250218_15131482.pdf</t>
   </si>
   <si>
     <t>Solicitando redutores de velocidade na Alameda 2 e Rua 11</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_1220250218_15153361.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_1220250218_15153361.pdf</t>
   </si>
   <si>
     <t>Solicitando iluminação em trono da Creche Municipal</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_1320250218_15175469.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_1320250218_15175469.pdf</t>
   </si>
   <si>
     <t>Solicitando a poda das árvores da cidade</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_1420250218_15201211.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_1420250218_15201211.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza dos locais de contenção de águas pluviais nas estradas vicinais</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_15_artur20250225_08260924.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_15_artur20250225_08260924.pdf</t>
   </si>
   <si>
     <t>Termino das obras da Pracinha do Conjunto Habitacional Pelegrini</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_16_ivanete20250225_08272029.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_16_ivanete20250225_08272029.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias com cascalho em estrada da Linha Colônia Nova</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>Ivanete Casagrande, Castilho Francisco Stanqueviski, Luciano Bellé, Marco Dal Sant, Pedro Vieira dos Santos, Sergio Frigotto, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/757/indicacao_17_ivanete20250311_10570678.pdf</t>
+    <t>Ivanete Casagrande, Castilho Francisco Stanqueviski, Luciano Bellé, Marco Dal Sant, Pedro Vieira dos Santos, Sergio Frigotto, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/757/indicacao_17_ivanete20250311_10570678.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de escolinhas de futebol de campo</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>Marco Dal Sant</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/758/indicacao_18_marco20250311_10593228.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/758/indicacao_18_marco20250311_10593228.pdf</t>
   </si>
   <si>
     <t>Solicitando a substituiçao dos bebedouros do Centro de Saúde e Unidades de Saúde</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_19_marco20250311_11005934.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_19_marco20250311_11005934.pdf</t>
   </si>
   <si>
     <t>Solicitando a ampliação do horário de atendimento da Farmácia Básica do Centro de Saúde</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>Castilho Francisco Stanqueviski</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_20_castilho20250311_11015339.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_20_castilho20250311_11015339.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção das placas de sinalização do interior do Município</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_21_edimilaon20250311_11024924.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_21_edimilaon20250311_11024924.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfaltica na Rua 14 e Alamedas 4,4 e 6 do Bairro Água Azul</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>Sergio Frigotto, Luciano Bellé</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_22_sergio_luciano20250311_11034301.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_22_sergio_luciano20250311_11034301.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias nas Estradas Vicinais 111 e 112</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/763/indicacao_23_edimilson20250311_11043381.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/763/indicacao_23_edimilson20250311_11043381.pdf</t>
   </si>
   <si>
     <t>Solicitando recapeamento asfáltico na Rua 1</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/764/indicacao_24_solismar20250311_11052619.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/764/indicacao_24_solismar20250311_11052619.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias na iluminação pública da Alameda 13</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/765/indicacao_25__solismar20250311_11061205.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/765/indicacao_25__solismar20250311_11061205.pdf</t>
   </si>
   <si>
     <t>Solicitando calçamento no interior do Município</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/774/indicacao_25__solismar20250311_11061205.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/774/indicacao_25__solismar20250311_11061205.pdf</t>
   </si>
   <si>
     <t>Solicitando</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>Ivanete Casagrande, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/775/indicacao_27_ivanete20250325_10420871.pdf</t>
+    <t>Ivanete Casagrande, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/775/indicacao_27_ivanete20250325_10420871.pdf</t>
   </si>
   <si>
     <t>Solicitando a instituição do adicional de insalubridade para zeladoras e merendeiras</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>Ivanete Casagrande, Castilho Francisco Stanqueviski, Marco Dal Sant, Pedro Vieira dos Santos, Sergio Frigotto, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/776/indicacao_2820250408_15204274.pdf</t>
+    <t>Ivanete Casagrande, Castilho Francisco Stanqueviski, Marco Dal Sant, Pedro Vieira dos Santos, Sergio Frigotto, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/776/indicacao_2820250408_15204274.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias no Parque de Eventos Arnaldo Weiss e Lago Municipal Neuri Roque Rossetti Gehlen</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/777/indicacao_29_pedro20250325_10435273.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/777/indicacao_29_pedro20250325_10435273.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de Câmeras de Segurança na Academia de Saúde do Bairro Gricolo e a realização de Campanhas Educativas sobre Depredação do Patrimônio Público.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_30__pedro20250325_10444131.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_30__pedro20250325_10444131.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de faixa elevada para travessia de pedestres na Av. Brasil</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/779/indicacao_31_luciano20250325_10455016.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/779/indicacao_31_luciano20250325_10455016.pdf</t>
   </si>
   <si>
     <t>Solicitando providências para o preenchimento das valetas formadas nas laterais da estrada MP-040</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>Sergio Frigotto, Ivanete Casagrande</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_32_sergio20250325_10464806.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_32_sergio20250325_10464806.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação asfáltica em Ruas do Perímetro Urbano</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_33_pedro20250325_10473977.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_33_pedro20250325_10473977.pdf</t>
   </si>
   <si>
     <t>Solicitando alfalto ou calçamento na Rua 34, Bairro Água Azul</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>Pedro Vieira dos Santos, Ivanete Casagrande, Luciano Bellé, Sergio Frigotto, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_34__pedro20250325_10483189.pdf</t>
+    <t>Pedro Vieira dos Santos, Ivanete Casagrande, Luciano Bellé, Sergio Frigotto, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_34__pedro20250325_10483189.pdf</t>
   </si>
   <si>
     <t>Solicitando a reposição do déficit nos vencimentos dos Profissionais do Magistério</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_35__pedro20250325_10492071.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_35__pedro20250325_10492071.pdf</t>
   </si>
   <si>
     <t>Solicitando aumentar a lombada da Alameda 20, no Bairro Rosa</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>Edimilson Bogoni, Artur Gedoz, Castilho Francisco Stanqueviski, Marco Dal Sant</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/792/indicacao_36_edimislon20250408_14544545.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/792/indicacao_36_edimislon20250408_14544545.pdf</t>
   </si>
   <si>
     <t>Solicitando a ampliação do Centro de Eventos cedido ao Grupo de Idosos Papimar</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>Sergio Frigotto</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/793/indicacao_37_sergio20250408_14555675.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/793/indicacao_37_sergio20250408_14555675.pdf</t>
   </si>
   <si>
     <t>Solicitando calçamento na Estrada Vicinal MP 212</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_38_pedro20250408_14570794.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_38_pedro20250408_14570794.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre a Programação do Departamento de Esportes</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/795/indicacao_39_solismar20250408_14585041.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/795/indicacao_39_solismar20250408_14585041.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de lombada com sinalização de escola na Alameda 5, nº 293</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/800/indicacao_40_solismar20250415_08313019.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/800/indicacao_40_solismar20250415_08313019.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias com cascalho em estrada da Comunidade de Colônia Nova</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_41_sergio20250415_08324948.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_41_sergio20250415_08324948.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias na estrada rural da Comunidade São Pedro</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_42_artur20250429_14441381.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_42_artur20250429_14441381.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias no Parque de Eventos Arnaldo Weiss</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>Solicitando providências quanto a boca de lobo em frente a Sapataria Oliveira</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_44.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Solicitando calçamento no trecho que liga as Comunidades de Candeias e Nsa. Sra. de Fatima</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_45__solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_45__solismar.pdf</t>
   </si>
   <si>
     <t>Solicita pavimentação em calçamento ou asfalto em trecho da Alameda 12, Bairro Gricolo</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_46__solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_46__solismar.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de redutor de velocidade na Rua 7, em frente ao estabelecimento comercial Massa Viva</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/821/idicacao_47_sergio.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/821/idicacao_47_sergio.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de redutor de velocidade na estrada calçada da Comunidade de São Pedro</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/822/idicacao_48_castilho.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/822/idicacao_48_castilho.pdf</t>
   </si>
   <si>
     <t>Encaminhando Anteprojeto de Lei ao Executivo</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_49_edimilson.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_49_edimilson.pdf</t>
   </si>
   <si>
     <t>Solicitando asfalto e operação tapa buracos na estrada que liga a PRT 280 até a Comunidade de Santo Eduardo</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/830/indicacao_50_edimilson.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/830/indicacao_50_edimilson.pdf</t>
   </si>
   <si>
     <t>Solicitando a clocação de redutores de velocidade em vias do centro e do Bairro Novelo</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/831/indicacao_51_pedro.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/831/indicacao_51_pedro.pdf</t>
   </si>
   <si>
     <t>Solicitando informações sobre as obras das pontes do Bairro Gricolo</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_52_solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_52_solismar.pdf</t>
   </si>
   <si>
     <t>Solicitação de troca da rede de energia de Monofásica para Trifásica e aumento de carga na Alameda 15 e na Rua 31 no Bairro Novelo</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_53_solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_53_solismar.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias com cascalhamento na estrada que liga a Capela de Gramados São Joaquim até a divisa com o Estado de Santa Catarina</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_54_artur.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_54_artur.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizado levantamento da arborização dos passeios públicos dos vinte quarteirões do centro da cidade e o replantio das árvores que morreram ou foram danificadas.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_55_solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_55_solismar.pdf</t>
   </si>
   <si>
     <t>Reforçando pedido do Vereador Pedro Vieira dos Santos para a instalação de placas indicativas.na cidade.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_56_solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_56_solismar.pdf</t>
   </si>
   <si>
     <t>Sugerindo ao Executivo a implantação de sistema de identificação funcional para os servidores municipais.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_57_solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_57_solismar.pdf</t>
   </si>
   <si>
     <t>Solicitando a pintura das lombadas e faixas elevadas.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_58_marco.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_58_marco.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de faixas elevadas ou lombadas em vias do Bairro Rosa e Água Azul.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_59_castilho.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_59_castilho.pdf</t>
   </si>
   <si>
     <t>Solicitando pavimentação (asfalto ou calçamento) da estrada que liga a comunidade de Rio Pato Branco à localidade de Nossa Senhora Aparecida</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_60_solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_60_solismar.pdf</t>
   </si>
   <si>
     <t>Solicitando a implantação de vaga de estacionamento exclusiva para idosos.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_61_solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_61_solismar.pdf</t>
   </si>
   <si>
     <t>Solicitando a poda das árvores dos passeios públicos.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>Solicitando vistoria e melhorias nas ruas asfaltadas recentemente com recursos do Programa Asfalto Novo, Vida Nova</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>Solicitando vistoria na ponte da Rua 2, Bairro Gricolo</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_64_ivanete.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_64_ivanete.pdf</t>
   </si>
   <si>
     <t>Solicitando melhorias e concerto das lajotas e paver dos passeios públicos da área central da cidade ou a aplicação do Art. 10 da Lei Municipal nº 54/2018</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/893/indicacao_65_ivanete.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/893/indicacao_65_ivanete.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação de placas motivacional e de normas de conduta no Parque de Eventos</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_66_artur.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_66_artur.pdf</t>
   </si>
   <si>
     <t>Solicitando a formação de equipe responsável pela limpeza dos espaços públicos</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_67_luciano.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_67_luciano.pdf</t>
   </si>
   <si>
     <t>Solicitando a destinação de um local próprio para a entrega do lixo eletrônico do Município</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_68_luciano.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_68_luciano.pdf</t>
   </si>
   <si>
     <t>Solicitando infraestrutura com asfalto no Parque Industrial II</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>Ivanete Casagrande, Castilho Francisco Stanqueviski, Solismar Germiniani de Souza</t>
-[...2 lines deleted...]
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_69_ivanete_solismar.pdf</t>
+    <t>Ivanete Casagrande, Castilho Francisco Stanqueviski, Solismar Germinani de Souza</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_69_ivanete_solismar.pdf</t>
   </si>
   <si>
     <t>Solicitando a construção de uma Escola Integral</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_70_solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_70_solismar.pdf</t>
   </si>
   <si>
     <t>Solicitando a transformação da Rodovia Libânia B. Silvestre de Municipal para Estadual</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_71_pedro.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_71_pedro.pdf</t>
   </si>
   <si>
     <t>Sugerindo novas normas para a participação no Campeonato Interiorano</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_72_pedro.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_72_pedro.pdf</t>
   </si>
   <si>
     <t>Solicitando apoio para a Comunidade de Candeias em espaço para a pratica de esportes</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_74_pedro20251007.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_74_pedro20251007.pdf</t>
   </si>
   <si>
     <t>Solicitando redutor de velocidade na Alameda 9, entre as Ruas 7 e 8.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_75__pedro20251007.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_75__pedro20251007.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção e melhorias na Praça localizada junto ao Ginásio de Esportes</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/922/indiccao_75_solismar20251014.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/922/indiccao_75_solismar20251014.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo a colocação de um redutor de velocidade na Rua 2</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_81_pedro.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_81_pedro.pdf</t>
   </si>
   <si>
     <t>Solicitando ações de combate ao mosquito borrachudo conforme previsto na Lei Municipal nº 57/2013</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_82_solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_82_solismar.pdf</t>
   </si>
   <si>
     <t>Solicitando apoio financeiro direto de insumos às Associações de Produtores da Bacia Leiteira do município</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_83_solismar.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_83_solismar.pdf</t>
   </si>
   <si>
     <t>Solicitando o conserto do aparelho de ar condicionado da Unidade de Saúde de Nossa Senhora das Candeias</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_84_pedro.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_84_pedro.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de uma lixeira na Rua 9, em frente ao Escritório da Sanepar</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>OFIC</t>
   </si>
   <si>
     <t>OFÍCIO</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/789/oficio_executivo_prazo_entrega_ldo_20250408_14514642.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/789/oficio_executivo_prazo_entrega_ldo_20250408_14514642.pdf</t>
   </si>
   <si>
     <t>Solicitando prorrogação de prazo para entrega da LDO de 2026</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>CDS - Comissão de Desenvolvimento Sustentável</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/812/oficio_04_comissoes_ao_pl_22_2025.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/812/oficio_04_comissoes_ao_pl_22_2025.pdf</t>
   </si>
   <si>
     <t>Solicitando algumas informações sobre imóvel constante no Projeto de Lei 22/2025</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/817/oficio_executivo_ao_pl_22_2025.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/817/oficio_executivo_ao_pl_22_2025.pdf</t>
   </si>
   <si>
     <t>Resposta ao Oficio das Comissões</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/823/oficio_no_26.docx</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/823/oficio_no_26.docx</t>
   </si>
   <si>
     <t>Solicitando informações sobre as melhorias da Capela São João Maria</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/824/oficio_no_27.docx</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/824/oficio_no_27.docx</t>
   </si>
   <si>
     <t>Solicitando manutenção e melhorias na pracinha do Bairro Rosa</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/851/oficio_prefeito_arquivamento_pl_27.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/851/oficio_prefeito_arquivamento_pl_27.pdf</t>
   </si>
   <si>
     <t>Solicitando o arquivamento do Projeto de Lei nº 27/2025</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/919/oficio_mesa_diretora20251014.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/919/oficio_mesa_diretora20251014.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre vendedores ambulantes.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/930/oficio_no_62.doc</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/930/oficio_no_62.doc</t>
   </si>
   <si>
     <t>Solicitando posicionamento quanto a concessão de subsídios financeiro ao Transporte Coletivo Intermunicipal</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/934/oficio_arquivamento_pl_4520251103.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/934/oficio_arquivamento_pl_4520251103.pdf</t>
   </si>
   <si>
     <t>Solicitando arquivamento do PL 45/2025</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>ACO</t>
   </si>
   <si>
     <t>ACÓRDÃO</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS DO ESTADO DO PARANÁ - TCEPR</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/877/acordao_parecer_previo_t_c_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/877/acordao_parecer_previo_t_c_.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio as Contas do Executivo do Ano de 2023</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/738/parecer_pl_06_e_1120250225_08051566.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/738/parecer_pl_06_e_1120250225_08051566.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 06 e 11/2025</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/746/parecer_70_ao_pl_0520250311_10014797.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/746/parecer_70_ao_pl_0520250311_10014797.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 05/2025</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, CDH - Comissão de Direitos Humanos, CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/747/parecer_71_ao_pl_0720250311_10031522.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/747/parecer_71_ao_pl_0720250311_10031522.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 07/2025</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/748/parecer_72_ao_pl_0820250311_10201485.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/748/parecer_72_ao_pl_0820250311_10201485.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 08/2025</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/749/parecer_73_ao_pl_1220250311_10213831.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/749/parecer_73_ao_pl_1220250311_10213831.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 12/2025</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/750/parecer_74_ao_pl_0920250311_10241089.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/750/parecer_74_ao_pl_0920250311_10241089.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 09/2025</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/753/parecer_75_ao_pr_0420250311_10270386.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/753/parecer_75_ao_pr_0420250311_10270386.pdf</t>
   </si>
   <si>
     <t>Parecer favorável com Emendas Modificativas ao Projeto de Resolução nº 04/2025</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/754/parecer_76_ao_pl_13_20250311_10225638.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/754/parecer_76_ao_pl_13_20250311_10225638.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 13/2025</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, CDS - Comissão de Desenvolvimento Sustentável, CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/766/parecer_77_20250318_08403295.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/766/parecer_77_20250318_08403295.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 14/2025</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, CDH - Comissão de Direitos Humanos</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/767/parecer_7820250325_10373739.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/767/parecer_7820250325_10373739.pdf</t>
   </si>
   <si>
     <t>Parecer favorável aos Projetos de Lei 15 e 16/2025</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/784/parecer_79_ao_pl_1720250408_14462539.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/784/parecer_79_ao_pl_1720250408_14462539.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao Projeto de Lei nº 17/2025</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/785/parecer_80_ao_pl_1720250408_14462539.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/785/parecer_80_ao_pl_1720250408_14462539.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao Projeto de Lei nº 18/2025</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/786/parecer_81_ao_pl_1920250408_14483802.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/786/parecer_81_ao_pl_1920250408_14483802.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao Projeto de Lei nº 19/2025</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/796/parecer_ao_pl_21_202520250415_08281194.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/796/parecer_ao_pl_21_202520250415_08281194.pdf</t>
   </si>
   <si>
     <t>Parecer favorável</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/808/parecer_pl_23.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/808/parecer_pl_23.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 23/2025</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/827/parecer_84_ao_pl_24_2025.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/827/parecer_84_ao_pl_24_2025.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 24/2025</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/832/parecer_ao_pl_25.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/832/parecer_ao_pl_25.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 25/2025</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/849/parecer_86.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/849/parecer_86.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 26/2025 com Emenda</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/852/parecer_87_ao_pl_28.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/852/parecer_87_ao_pl_28.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 28/2025</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/853/parecer_88_ao_pl_29.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/853/parecer_88_ao_pl_29.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 29/2025</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/854/parecer_89_ao_pl_30.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/854/parecer_89_ao_pl_30.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 30/2025</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, CDH - Comissão de Direitos Humanos, CDS - Comissão de Desenvolvimento Sustentável, CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/869/parecer_pl_32.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/869/parecer_pl_32.pdf</t>
   </si>
   <si>
     <t>Parecer Favorável ao PL 32/2025</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação, CDS - Comissão de Desenvolvimento Sustentável</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/870/parecer_pl_34.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/870/parecer_pl_34.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei 34/2025</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/872/parecer_pl_35.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/872/parecer_pl_35.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei 35</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/873/parecer_pl_37.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/873/parecer_pl_37.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei 37/2025</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/874/parecer_pl_38.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/874/parecer_pl_38.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei 38/2025</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/880/parecer_95_pl_39.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/880/parecer_95_pl_39.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei 39/2025</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/881/parecer_96_pl_40.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/881/parecer_96_pl_40.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei 40/2025</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/889/parecer_97.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/889/parecer_97.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 36/2025</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/898/parecer_98_pl_41.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/898/parecer_98_pl_41.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 41/2025</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/899/parecer_99_pl_42.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/899/parecer_99_pl_42.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 42/2025</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/901/parecer_100_ao_pl_43.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/901/parecer_100_ao_pl_43.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 43</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/902/parecer_101_ao_pl_45.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/902/parecer_101_ao_pl_45.pdf</t>
   </si>
   <si>
     <t>Parecer da Comissão de Finanças e Orçamento favorável ao PL 45</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/920/parecer_102_ao_pl_5020251014.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/920/parecer_102_ao_pl_5020251014.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 50/2025</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/929/parecer_103_comissoes.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/929/parecer_103_comissoes.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Projeto de Lei nº 46/2025</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/932/parecer_comissoes_104_pl_52.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/932/parecer_comissoes_104_pl_52.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 52/2025</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/933/parecer_comissoes_105_pl_53.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/933/parecer_comissoes_105_pl_53.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 53/2025</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/937/parecer_106_ao_pl_44.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/937/parecer_106_ao_pl_44.pdf</t>
   </si>
   <si>
     <t>Parecer favorável com Emenda ao PL 44</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/939/parecer_no_107.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/939/parecer_no_107.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 51 com Emenda</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/940/parecer_108_ao_pl_55.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/940/parecer_108_ao_pl_55.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 55</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/943/parecer_109_a_pl_58.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/943/parecer_109_a_pl_58.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 58</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/951/parecer_no_110.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/951/parecer_no_110.pdf</t>
   </si>
   <si>
     <t>Parecer Contrario ao Projeto de Lei 57/2025</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/958/parecer_no_111.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/958/parecer_no_111.pdf</t>
   </si>
   <si>
     <t>Parecer favorável aos Projetos Orçamentários 2026</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1024/parecer_no_112.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1024/parecer_no_112.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 59/2025</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1025/parecer_no_113.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1025/parecer_no_113.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao Pl. 61/2025</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1026/parecer_no_114.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1026/parecer_no_114.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 62/2025</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1027/parecer_no_115.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1027/parecer_no_115.pdf</t>
   </si>
   <si>
     <t>Parecer favorável ao PL 63/2025</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>EMIP</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/960/emenda_01-_cirurgias_eletivas_-_r_55.74452.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/960/emenda_01-_cirurgias_eletivas_-_r_55.74452.pdf</t>
   </si>
   <si>
     <t>Para a saúde para atendimento em cirurgias eletivas</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/961/emenda_02_-_equip_agricolas_calcalhadeira_-___r_45.74452_-_copia.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/961/emenda_02_-_equip_agricolas_calcalhadeira_-___r_45.74452_-_copia.pdf</t>
   </si>
   <si>
     <t>Na agricultura na contrapartida de cascalhadeira para a Associação Aparecidinha</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/962/emenda_03-_auxilio_ao_femac_-_r_5.00000_-_copia.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/962/emenda_03-_auxilio_ao_femac_-_r_5.00000_-_copia.pdf</t>
   </si>
   <si>
     <t>Para a Cultura na realização do FEMAC</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/963/emenda_04_-_material_esportivo_-__r_5.00000_-_copia.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/963/emenda_04_-_material_esportivo_-__r_5.00000_-_copia.pdf</t>
   </si>
   <si>
     <t>Para o Esporte, AAEMA</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/964/emenda_01_-_equipamentos_agricula_calcalchadeira_-_r_45.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/964/emenda_01_-_equipamentos_agricula_calcalchadeira_-_r_45.00000.pdf</t>
   </si>
   <si>
     <t>Na contrapartida para aquisição de calcalhadeira</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/965/emenda_02_-_exames_e_ciruirgias_-_r_55.74452.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/965/emenda_02_-_exames_e_ciruirgias_-_r_55.74452.pdf</t>
   </si>
   <si>
     <t>Para exames de alta complexidade e cirurgias eletivas</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/966/emenda_03_-__subvencoes_aamar_-_r_5.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/966/emenda_03_-__subvencoes_aamar_-_r_5.00000.pdf</t>
   </si>
   <si>
     <t>Para a AAMAR</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/967/emenda_04_-__aquisicao_de_peixe_-_r_5.74452.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/967/emenda_04_-__aquisicao_de_peixe_-_r_5.74452.pdf</t>
   </si>
   <si>
     <t>Para compra de ração para os peixes do Lago Municipal</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/968/emenda_01_-__reforma_e_pintura_ubs_candeias_-_r_40.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/968/emenda_01_-__reforma_e_pintura_ubs_candeias_-_r_40.00000.pdf</t>
   </si>
   <si>
     <t>Para melhorias na Unidade de Saúde das Candeias</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/969/emenda_02_-__aparelhos_auditivos_saude_-_r_15.74452.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/969/emenda_02_-__aparelhos_auditivos_saude_-_r_15.74452.pdf</t>
   </si>
   <si>
     <t>Para o atendimento em aparelhos auditivos</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/970/emenda_03_-_mateada_2026_-__r_6.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/970/emenda_03_-_mateada_2026_-__r_6.00000.pdf</t>
   </si>
   <si>
     <t>Para a mateada da Associação de Gaiteiros e Violeiros</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/971/emenda_04_-_clube_de_maes__-___r_6.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/971/emenda_04_-_clube_de_maes__-___r_6.00000.pdf</t>
   </si>
   <si>
     <t>Para o Clube de Mães</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/972/emenda_05_-_material_esportivo_aaema_-__r_5.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/972/emenda_05_-_material_esportivo_aaema_-__r_5.00000.pdf</t>
   </si>
   <si>
     <t>Para materiais esportivos para a AAEMA e modalidade bocha</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/973/emenda_06-_clube_de_idosos__-___r_5.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/973/emenda_06-_clube_de_idosos__-___r_5.00000.pdf</t>
   </si>
   <si>
     <t>Para o Grupo de Idosos</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/974/emenda_07_-_equipamentos_agriculas_-_r_28.74452.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/974/emenda_07_-_equipamentos_agriculas_-_r_28.74452.pdf</t>
   </si>
   <si>
     <t>Na contrapartida de equipamentos para as Associações e Bacia Leiteira</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/975/emenda_01_-_material_esportivo_e_bocha_-__r_23.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/975/emenda_01_-_material_esportivo_e_bocha_-__r_23.00000.pdf</t>
   </si>
   <si>
     <t>Para a AAEMA e modalidade bocha</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/976/emenda_02_-_saude_medicamentos_exames_-_r_55.74452.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/976/emenda_02_-_saude_medicamentos_exames_-_r_55.74452.pdf</t>
   </si>
   <si>
     <t>Para medicamentos manipulados e formulas e exames especializados</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/977/emenda_03_-_festival_de_musica_-__r_10.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/977/emenda_03_-_festival_de_musica_-__r_10.00000.pdf</t>
   </si>
   <si>
     <t>Para o FEMAC</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/978/emenda_04-_clube_de_idosos__-___r_5.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/978/emenda_04-_clube_de_idosos__-___r_5.00000.pdf</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/979/emenda_05_-__subvencoes_aamar_-_r_3.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/979/emenda_05_-__subvencoes_aamar_-_r_3.00000.pdf</t>
   </si>
   <si>
     <t>Subvenções a AAMAR</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/980/emenda_06_-_equip_agricolas_colonia_nova_-___r_45.74452.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/980/emenda_06_-_equip_agricolas_colonia_nova_-___r_45.74452.pdf</t>
   </si>
   <si>
     <t>Na contrapartida de equipamentos para a Associação Colônia Nova</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/981/emenda_07_-_praca_contrapartida_-_r_10.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/981/emenda_07_-_praca_contrapartida_-_r_10.00000.pdf</t>
   </si>
   <si>
     <t>Na contrapartida para a construção da praça do Bairro Planalto</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/982/emenda_01-_clube_de_idosos__-___r_15.00000_-_sergio.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/982/emenda_01-_clube_de_idosos__-___r_15.00000_-_sergio.pdf</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/983/emenda_02_-_material_esportivo_-__r_7.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/983/emenda_02_-_material_esportivo_-__r_7.00000.pdf</t>
   </si>
   <si>
     <t>Para a AAEMA</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/984/emenda_03_-_material_esportivo_e_bocha_-__r_7.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/984/emenda_03_-_material_esportivo_e_bocha_-__r_7.00000.pdf</t>
   </si>
   <si>
     <t>Para a modalidade bocha</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/985/emenda_04-_auxiulio_a_apae__-___r_3.00000_-_sergio.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/985/emenda_04-_auxiulio_a_apae__-___r_3.00000_-_sergio.pdf</t>
   </si>
   <si>
     <t>Para a APAE</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/986/emenda_05-_equipamentos_agricula_frutimar_-_r_18.74452.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/986/emenda_05-_equipamentos_agricula_frutimar_-_r_18.74452.pdf</t>
   </si>
   <si>
     <t>Na contrapartida para equipamentos para a Frutimar</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/987/emenda_06_-__subvencoes_aamar_-_r_3.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/987/emenda_06_-__subvencoes_aamar_-_r_3.00000.pdf</t>
   </si>
   <si>
     <t>Para subvenção a |AAMAR</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/988/emenda_07-_cirurgias_eletivas_-_r_55.74452.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/988/emenda_07-_cirurgias_eletivas_-_r_55.74452.pdf</t>
   </si>
   <si>
     <t>Para a realização de cirurgias eletivas</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/989/emenda_01-_cirurgias_eletivas_-_r_55.74452_____castinho.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/989/emenda_01-_cirurgias_eletivas_-_r_55.74452_____castinho.pdf</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/990/emenda_02-_auxiulio_a_apae__-___r_5.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/990/emenda_02-_auxiulio_a_apae__-___r_5.00000.pdf</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/991/emenda_03-_clube_de_idosos__-___r_5.00000_-_castilho.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/991/emenda_03-_clube_de_idosos__-___r_5.00000_-_castilho.pdf</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/992/emenda_04_-__subvencoes_aamar_-_r_5.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/992/emenda_04_-__subvencoes_aamar_-_r_5.00000.pdf</t>
   </si>
   <si>
     <t>Para subvenções a AAMAR</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/993/emenda_05_-_material_esportivo_e_bocha_-__r_25.74452.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/993/emenda_05_-_material_esportivo_e_bocha_-__r_25.74452.pdf</t>
   </si>
   <si>
     <t>Para materiais esportivos para as Escolinhas</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/994/emenda_06_-_subvencao_aaema_-_r_5.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/994/emenda_06_-_subvencao_aaema_-_r_5.00000.pdf</t>
   </si>
   <si>
     <t>Subvenções a AAEMA</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/995/emenda_07_-_instrumentos_musicais_-_r_10.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/995/emenda_07_-_instrumentos_musicais_-_r_10.00000.pdf</t>
   </si>
   <si>
     <t>Para compra de instrumentos musicais para aulas</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/996/emenda_01_-_subvencao_aaema_-_r_5.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/996/emenda_01_-_subvencao_aaema_-_r_5.00000.pdf</t>
   </si>
   <si>
     <t>Para subvenção a AAEMA</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/997/emenda_02-_auxiulio_a_apae__-___r_5.00000_-_marco.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/997/emenda_02-_auxiulio_a_apae__-___r_5.00000_-_marco.pdf</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/998/emenda_03_-__subvencoes_aamar_-_r_3.74452.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/998/emenda_03_-__subvencoes_aamar_-_r_3.74452.pdf</t>
   </si>
   <si>
     <t>Para subvenção a AAMAR</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/999/emenda_04-_clube_de_idosos__-___r_5.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/999/emenda_04-_clube_de_idosos__-___r_5.00000.pdf</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1000/emenda_05_-__cirurgias_eletivas_-_r_55.74452.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1000/emenda_05_-__cirurgias_eletivas_-_r_55.74452.pdf</t>
   </si>
   <si>
     <t>Para cirurgias eletivas</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1001/emenda_06_-_material_esportivo_e_bocha_-__r_24.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1001/emenda_06_-_material_esportivo_e_bocha_-__r_24.00000.pdf</t>
   </si>
   <si>
     <t>Para materiais esportivos para as escolinhas e para modalidade bocha</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1002/emenda_07_-_festival_de_musica_-__r__5.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1002/emenda_07_-_festival_de_musica_-__r__5.00000.pdf</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1003/emenda_08_-_materiais_fanfara_-_r_7.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1003/emenda_08_-_materiais_fanfara_-_r_7.00000.pdf</t>
   </si>
   <si>
     <t>Para compra materiais para o coral e fanfarra</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1004/emenda_01-_clube_de_idosos__-___r_6.00000_ivonete.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1004/emenda_01-_clube_de_idosos__-___r_6.00000_ivonete.pdf</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1005/emenda_02_-_material_e_bocha_-__r_3.00000_ivonete.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1005/emenda_02_-_material_e_bocha_-__r_3.00000_ivonete.pdf</t>
   </si>
   <si>
     <t>Para incentivo a modalidade bocha</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1006/emenda_03_-_subvencao_aaema_-_r_6.74452.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1006/emenda_03_-_subvencao_aaema_-_r_6.74452.pdf</t>
   </si>
   <si>
     <t>Subvenção para a AAEMA</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1007/emenda_04-_auxiulio_a_apae__-___r_15.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1007/emenda_04-_auxiulio_a_apae__-___r_15.00000.pdf</t>
   </si>
   <si>
     <t>Na contrapartida para o termino do Ginasio da APAE</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1008/emenda_05_-_materiais_coral__-_r_10.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1008/emenda_05_-_materiais_coral__-_r_10.00000.pdf</t>
   </si>
   <si>
     <t>Para o Coral Municipal</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1009/emenda_06_-_festival__fenac-__r_5.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1009/emenda_06_-_festival__fenac-__r_5.00000.pdf</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1010/emenda_07_-__saude_terrapias_alternativas_-_apae_-_r_55.74452.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1010/emenda_07_-__saude_terrapias_alternativas_-_apae_-_r_55.74452.pdf</t>
   </si>
   <si>
     <t>Para terapias alternativas para os alunos da APAE</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1011/emenda_08_-_construcao_praca_-_r_-__r_10.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1011/emenda_08_-_construcao_praca_-_r_-__r_10.00000.pdf</t>
   </si>
   <si>
     <t>Na contrapartida para a construção da Praça do Bairro Planalto</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1012/emenda_01_-_instrumentos_musicais_-_r_5.00000_bogoni.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1012/emenda_01_-_instrumentos_musicais_-_r_5.00000_bogoni.pdf</t>
   </si>
   <si>
     <t>Para compra de instrumentos musicais</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1013/emenda_02_-_produtores_bacia_leiteira_-___r_22.74452.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1013/emenda_02_-_produtores_bacia_leiteira_-___r_22.74452.pdf</t>
   </si>
   <si>
     <t>Para incentivo a Bacia Leiteira</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1014/emenda_03-_auxiulio_a_apae__-___r_5.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1014/emenda_03-_auxiulio_a_apae__-___r_5.00000.pdf</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1015/emenda_04-_clube_de_idosos__-___r_3.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1015/emenda_04-_clube_de_idosos__-___r_3.00000.pdf</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1016/emenda_05_-_subvencao_aaema_-_r_5.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1016/emenda_05_-_subvencao_aaema_-_r_5.00000.pdf</t>
   </si>
   <si>
     <t>Para subvenção para a AAEMA</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1017/emenda_06_-__subvencoes_aamar_-_r_4.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1017/emenda_06_-__subvencoes_aamar_-_r_4.00000.pdf</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1018/emenda_07_-_festival_de_musica_femac_-__r_3.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1018/emenda_07_-_festival_de_musica_femac_-__r_3.00000.pdf</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1019/emenda_08_-_materiais_natalinos_-__r_5.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1019/emenda_08_-_materiais_natalinos_-__r_5.00000.pdf</t>
   </si>
   <si>
     <t>Para compra de decoração natalina</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1020/emenda_09_-_material__bocha_-__r_3.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1020/emenda_09_-_material__bocha_-__r_3.00000.pdf</t>
   </si>
   <si>
     <t>Para incentivo modalidade bocha</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1021/emenda_10_-__aparelhos_auditivos_oculos_e_alimentos_nutritivos_-_r_20.74452.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1021/emenda_10_-__aparelhos_auditivos_oculos_e_alimentos_nutritivos_-_r_20.74452.pdf</t>
   </si>
   <si>
     <t>Para aparelhos auditivos, óculos e alimentos nutricionais</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1022/emenda_11_-__cirurgias_eletivas_-_r_35.00000.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1022/emenda_11_-__cirurgias_eletivas_-_r_35.00000.pdf</t>
+  </si>
+  <si>
+    <t>1028</t>
+  </si>
+  <si>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1028/emenda_08_agricultura.pdf</t>
+  </si>
+  <si>
+    <t>Emenda destinada para incentivo a Bacia Leiteira</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1023/projeto_de_decreto_legislativo_01_2025.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1023/projeto_de_decreto_legislativo_01_2025.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Poder Executivo do Município de Mariópolis, relativas ao Exercício Financeiro de 2023</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>EMF</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/752/emendas_modificativa_ao_p_r_0520250311_10292059.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/752/emendas_modificativa_ao_p_r_0520250311_10292059.pdf</t>
   </si>
   <si>
     <t>Modificando o Paragrafo único do art. 2º _x000D_
 Modificando o Inciso I do art. 3º da Resolução nº 04/2025</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/871/emenda_modificativa_pl_35.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/871/emenda_modificativa_pl_35.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei 34/2025 - Paragrafo unico</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/959/emenda_modificativa_no_03.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/959/emenda_modificativa_no_03.pdf</t>
   </si>
   <si>
     <t>Modificando o Inciso II do Art. 4º do PL 49/2025</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/848/emenda_substitutiva_01_c_f_o_.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/848/emenda_substitutiva_01_c_f_o_.pdf</t>
   </si>
   <si>
     <t>Substituindo o Art. 4º do Projeto de Lei nº 26/2025</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/936/emenda_substitutiva_02_ao_pl_4420251111.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/936/emenda_substitutiva_02_ao_pl_4420251111.pdf</t>
   </si>
   <si>
     <t>Emenda substituindo o Art. 4º do PL 44</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/888/emenda_supressiva_01.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/888/emenda_supressiva_01.pdf</t>
   </si>
   <si>
     <t>Suprimindo parte do At. 1º do Projeto de Lei nº 36/2025</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/938/emenda_supressiva_ao_pl_51.pdf</t>
+    <t>http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/938/emenda_supressiva_ao_pl_51.pdf</t>
   </si>
   <si>
     <t>Emenda Suprimindo Lotes 004, 018 e 019 do PL 51</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3658,67 +3667,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/713/projeto_de_lei_01_2025_20250122_10294766.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/714/projeto_de_lei_02_2025_20250122_10320951.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_de_lei_03_2025_20250122_10334985.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/716/projeto_de_lei_04_2025_20250122_10344480.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/717/projeto_de_lei_nr_05_20250214_15035900.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/718/projeto_de_lei_nr_0620250214_15055186.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_07_20250214_15074629.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_de_lei_nr_0820250214_15093377.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_de_lei_nr_0920250214_15115447.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/722/projeto_de_lei_nr_1020250214_15174301.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_lei_nr_1120250214_15291408.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/739/projeto_de_lei_12_20250224_08385250.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/740/projeto_de_lei_nr_1320250224_08530579.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/741/projeto_de_lei_14_substitutivo20250225_08074567.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/755/projeto_de_lei_1520250311_10390032.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/756/projeto_de_lei_1620250311_10514297.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/768/projeto_de_lei_17_2025_20250321_15192392.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/769/projeto_de_lei_18_202520250321_15230795.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/770/projeto_de_lei_19_202520250321_15263831.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/787/projeto_de_lei_20_20250407_14560032.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/788/projeto_de_lei_2120250407_14541122.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/802/projeto_de_lei_22_202520250425_08184680.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/803/projeto_de_lei_23_202520250428_13405367.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_mesa_diretora_anexo_ii.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/826/projeto_de_lei_25_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/833/projeto_de_lei_26_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/845/projeto_de_lei_27_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/846/projeto_de_lei_28_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/847/projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/855/projeto_de_lei_30_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/856/projeto_de_lei_31_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/857/projeto_de_lei_32_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/858/projeto_de_lei_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/859/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/860/projeto_de_lei_35_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/862/projeto_de_lei_37_pedro__soli.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/863/projeto_de_lei_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/875/projeto_de_lei_39_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/876/projeto_de_lei_40_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/887/projeto_de_lei_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/890/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/895/projeto_de_lei_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/896/projeto_de_lei_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/897/projeto_de_lei_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/912/projeto_de_lei_46_vereadores20251001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/913/projeto_de_lei_47_ppa20251003.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/914/projeto_de_lei_48_ldo20251003.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/915/projeto_de_lei_49_loa20251003.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/924/projeto_de_lei_50_mesa_diretora20251014.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/925/projeto_de_lei_51_20251020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/926/projeto_de_lei_5220251020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/927/projeto_de_lei_5320251020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/931/projeto_de_lei_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/941/projeto_de_lei_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/944/projeto_de_lei_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/945/projeto_de_lei_58.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/946/projeto_de_lei_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/952/projeto_de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/953/projeto_de_lei_no_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/955/projeto_de_lei_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/956/projeto_de_lei_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/957/projeto_de_lei_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/742/projeto_de_resolucao_0420250225_08235547.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_01_luciano20250225_08250370.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_02_luciano20250325_10392300.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/772/requerimento_03__luciano20250325_10401378.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_04_solismar20250325_10411308.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/790/requerimento_05_luciano20250408_14524172.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/791/requerimento_06_solismar20250408_14534085.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/799/requerimento_07_luciano20250415_08293547.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/798/requerimento_08_solismar20250415_08302920.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/804/requerimento_09_luciano20250429_14403729.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/805/requerimento_10_ivanete20250429_14424722.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/814/requerimento_12_luciano_pedro_e_etc.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/815/requerimento_13_ivanete.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/816/requerimento_14_luciano.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/819/requerimento_15_solismar.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/820/requerimento_16_artur.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/828/requerimento_17_luciano.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/834/requerimento_18_edimilson.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/835/requerimento_19_luciano.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/839/requerimento_20_solismar.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/840/requerimento_21_solismar.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/850/requerimento_22_luciano.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_23_solismar.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_24__solismar.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/882/requerimento_25_luciano.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/883/requerimento_26__luciano.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_27__luciano.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento_28_solimsmar.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_29_solismar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_30__solismar.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_31_solismar_ivanete_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/907/requerimento_32_luciano.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/908/requerimento_33_luciano.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/909/requerimento_34_solismar.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/916/requerimento_35_edimilson20251007.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/921/requerimento_36_solismar.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/923/requerimento_37_artur20251014.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/928/requerimento_38_solismar.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/935/requerimento_39_pedro.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_no_41.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_0120250218_14494162.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/727/indicacao_0420250218_14542420.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao_0520250218_15003333.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/729/indicacao_0620250218_15014144.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/730/indicacao_0720250218_15040099.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_0820250218_15062247.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_0920250218_15083888.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_1020250218_15105777.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_1120250218_15131482.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_1220250218_15153361.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_1320250218_15175469.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_1420250218_15201211.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_15_artur20250225_08260924.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_16_ivanete20250225_08272029.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/757/indicacao_17_ivanete20250311_10570678.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/758/indicacao_18_marco20250311_10593228.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_19_marco20250311_11005934.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_20_castilho20250311_11015339.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_21_edimilaon20250311_11024924.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_22_sergio_luciano20250311_11034301.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/763/indicacao_23_edimilson20250311_11043381.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/764/indicacao_24_solismar20250311_11052619.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/765/indicacao_25__solismar20250311_11061205.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/774/indicacao_25__solismar20250311_11061205.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/775/indicacao_27_ivanete20250325_10420871.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/776/indicacao_2820250408_15204274.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/777/indicacao_29_pedro20250325_10435273.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_30__pedro20250325_10444131.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/779/indicacao_31_luciano20250325_10455016.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_32_sergio20250325_10464806.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_33_pedro20250325_10473977.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_34__pedro20250325_10483189.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_35__pedro20250325_10492071.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/792/indicacao_36_edimislon20250408_14544545.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/793/indicacao_37_sergio20250408_14555675.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_38_pedro20250408_14570794.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/795/indicacao_39_solismar20250408_14585041.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/800/indicacao_40_solismar20250415_08313019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_41_sergio20250415_08324948.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_42_artur20250429_14441381.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_45__solismar.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_46__solismar.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/821/idicacao_47_sergio.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/822/idicacao_48_castilho.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_49_edimilson.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/830/indicacao_50_edimilson.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/831/indicacao_51_pedro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_52_solismar.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_53_solismar.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_54_artur.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_55_solismar.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_56_solismar.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_57_solismar.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_58_marco.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_59_castilho.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_60_solismar.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_61_solismar.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_64_ivanete.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/893/indicacao_65_ivanete.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_66_artur.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_67_luciano.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_68_luciano.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_69_ivanete_solismar.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_70_solismar.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_71_pedro.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_72_pedro.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_74_pedro20251007.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_75__pedro20251007.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/922/indiccao_75_solismar20251014.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_81_pedro.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_82_solismar.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_83_solismar.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_84_pedro.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/789/oficio_executivo_prazo_entrega_ldo_20250408_14514642.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/812/oficio_04_comissoes_ao_pl_22_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/817/oficio_executivo_ao_pl_22_2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/823/oficio_no_26.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/824/oficio_no_27.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/851/oficio_prefeito_arquivamento_pl_27.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/919/oficio_mesa_diretora20251014.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/930/oficio_no_62.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/934/oficio_arquivamento_pl_4520251103.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/877/acordao_parecer_previo_t_c_.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/738/parecer_pl_06_e_1120250225_08051566.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/746/parecer_70_ao_pl_0520250311_10014797.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/747/parecer_71_ao_pl_0720250311_10031522.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/748/parecer_72_ao_pl_0820250311_10201485.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/749/parecer_73_ao_pl_1220250311_10213831.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/750/parecer_74_ao_pl_0920250311_10241089.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/753/parecer_75_ao_pr_0420250311_10270386.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/754/parecer_76_ao_pl_13_20250311_10225638.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/766/parecer_77_20250318_08403295.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/767/parecer_7820250325_10373739.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/784/parecer_79_ao_pl_1720250408_14462539.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/785/parecer_80_ao_pl_1720250408_14462539.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/786/parecer_81_ao_pl_1920250408_14483802.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/796/parecer_ao_pl_21_202520250415_08281194.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/808/parecer_pl_23.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/827/parecer_84_ao_pl_24_2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/832/parecer_ao_pl_25.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/849/parecer_86.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/852/parecer_87_ao_pl_28.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/853/parecer_88_ao_pl_29.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/854/parecer_89_ao_pl_30.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/869/parecer_pl_32.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/870/parecer_pl_34.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/872/parecer_pl_35.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/873/parecer_pl_37.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/874/parecer_pl_38.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/880/parecer_95_pl_39.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/881/parecer_96_pl_40.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/889/parecer_97.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/898/parecer_98_pl_41.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/899/parecer_99_pl_42.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/901/parecer_100_ao_pl_43.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/902/parecer_101_ao_pl_45.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/920/parecer_102_ao_pl_5020251014.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/929/parecer_103_comissoes.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/932/parecer_comissoes_104_pl_52.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/933/parecer_comissoes_105_pl_53.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/937/parecer_106_ao_pl_44.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/939/parecer_no_107.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/940/parecer_108_ao_pl_55.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/943/parecer_109_a_pl_58.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/951/parecer_no_110.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/958/parecer_no_111.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1024/parecer_no_112.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1025/parecer_no_113.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1026/parecer_no_114.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1027/parecer_no_115.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/960/emenda_01-_cirurgias_eletivas_-_r_55.74452.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/961/emenda_02_-_equip_agricolas_calcalhadeira_-___r_45.74452_-_copia.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/962/emenda_03-_auxilio_ao_femac_-_r_5.00000_-_copia.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/963/emenda_04_-_material_esportivo_-__r_5.00000_-_copia.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/964/emenda_01_-_equipamentos_agricula_calcalchadeira_-_r_45.00000.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/965/emenda_02_-_exames_e_ciruirgias_-_r_55.74452.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/966/emenda_03_-__subvencoes_aamar_-_r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/967/emenda_04_-__aquisicao_de_peixe_-_r_5.74452.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/968/emenda_01_-__reforma_e_pintura_ubs_candeias_-_r_40.00000.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/969/emenda_02_-__aparelhos_auditivos_saude_-_r_15.74452.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/970/emenda_03_-_mateada_2026_-__r_6.00000.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/971/emenda_04_-_clube_de_maes__-___r_6.00000.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/972/emenda_05_-_material_esportivo_aaema_-__r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/973/emenda_06-_clube_de_idosos__-___r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/974/emenda_07_-_equipamentos_agriculas_-_r_28.74452.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/975/emenda_01_-_material_esportivo_e_bocha_-__r_23.00000.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/976/emenda_02_-_saude_medicamentos_exames_-_r_55.74452.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/977/emenda_03_-_festival_de_musica_-__r_10.00000.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/978/emenda_04-_clube_de_idosos__-___r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/979/emenda_05_-__subvencoes_aamar_-_r_3.00000.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/980/emenda_06_-_equip_agricolas_colonia_nova_-___r_45.74452.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/981/emenda_07_-_praca_contrapartida_-_r_10.00000.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/982/emenda_01-_clube_de_idosos__-___r_15.00000_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/983/emenda_02_-_material_esportivo_-__r_7.00000.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/984/emenda_03_-_material_esportivo_e_bocha_-__r_7.00000.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/985/emenda_04-_auxiulio_a_apae__-___r_3.00000_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/986/emenda_05-_equipamentos_agricula_frutimar_-_r_18.74452.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/987/emenda_06_-__subvencoes_aamar_-_r_3.00000.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/988/emenda_07-_cirurgias_eletivas_-_r_55.74452.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/989/emenda_01-_cirurgias_eletivas_-_r_55.74452_____castinho.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/990/emenda_02-_auxiulio_a_apae__-___r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/991/emenda_03-_clube_de_idosos__-___r_5.00000_-_castilho.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/992/emenda_04_-__subvencoes_aamar_-_r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/993/emenda_05_-_material_esportivo_e_bocha_-__r_25.74452.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/994/emenda_06_-_subvencao_aaema_-_r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/995/emenda_07_-_instrumentos_musicais_-_r_10.00000.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/996/emenda_01_-_subvencao_aaema_-_r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/997/emenda_02-_auxiulio_a_apae__-___r_5.00000_-_marco.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/998/emenda_03_-__subvencoes_aamar_-_r_3.74452.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/999/emenda_04-_clube_de_idosos__-___r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1000/emenda_05_-__cirurgias_eletivas_-_r_55.74452.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1001/emenda_06_-_material_esportivo_e_bocha_-__r_24.00000.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1002/emenda_07_-_festival_de_musica_-__r__5.00000.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1003/emenda_08_-_materiais_fanfara_-_r_7.00000.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1004/emenda_01-_clube_de_idosos__-___r_6.00000_ivonete.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1005/emenda_02_-_material_e_bocha_-__r_3.00000_ivonete.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1006/emenda_03_-_subvencao_aaema_-_r_6.74452.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1007/emenda_04-_auxiulio_a_apae__-___r_15.00000.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1008/emenda_05_-_materiais_coral__-_r_10.00000.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1009/emenda_06_-_festival__fenac-__r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1010/emenda_07_-__saude_terrapias_alternativas_-_apae_-_r_55.74452.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1011/emenda_08_-_construcao_praca_-_r_-__r_10.00000.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1012/emenda_01_-_instrumentos_musicais_-_r_5.00000_bogoni.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1013/emenda_02_-_produtores_bacia_leiteira_-___r_22.74452.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1014/emenda_03-_auxiulio_a_apae__-___r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1015/emenda_04-_clube_de_idosos__-___r_3.00000.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1016/emenda_05_-_subvencao_aaema_-_r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1017/emenda_06_-__subvencoes_aamar_-_r_4.00000.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1018/emenda_07_-_festival_de_musica_femac_-__r_3.00000.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1019/emenda_08_-_materiais_natalinos_-__r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1020/emenda_09_-_material__bocha_-__r_3.00000.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1021/emenda_10_-__aparelhos_auditivos_oculos_e_alimentos_nutritivos_-_r_20.74452.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1022/emenda_11_-__cirurgias_eletivas_-_r_35.00000.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1023/projeto_de_decreto_legislativo_01_2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/752/emendas_modificativa_ao_p_r_0520250311_10292059.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/871/emenda_modificativa_pl_35.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/959/emenda_modificativa_no_03.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/848/emenda_substitutiva_01_c_f_o_.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/936/emenda_substitutiva_02_ao_pl_4420251111.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/888/emenda_supressiva_01.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/938/emenda_supressiva_ao_pl_51.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/713/projeto_de_lei_01_2025_20250122_10294766.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/714/projeto_de_lei_02_2025_20250122_10320951.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/715/projeto_de_lei_03_2025_20250122_10334985.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/716/projeto_de_lei_04_2025_20250122_10344480.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/717/projeto_de_lei_nr_05_20250214_15035900.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/718/projeto_de_lei_nr_0620250214_15055186.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/719/projeto_de_lei_07_20250214_15074629.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/720/projeto_de_lei_nr_0820250214_15093377.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/721/projeto_de_lei_nr_0920250214_15115447.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/722/projeto_de_lei_nr_1020250214_15174301.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/723/projeto_de_lei_nr_1120250214_15291408.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/739/projeto_de_lei_12_20250224_08385250.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/740/projeto_de_lei_nr_1320250224_08530579.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/741/projeto_de_lei_14_substitutivo20250225_08074567.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/755/projeto_de_lei_1520250311_10390032.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/756/projeto_de_lei_1620250311_10514297.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/768/projeto_de_lei_17_2025_20250321_15192392.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/769/projeto_de_lei_18_202520250321_15230795.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/770/projeto_de_lei_19_202520250321_15263831.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/787/projeto_de_lei_20_20250407_14560032.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/788/projeto_de_lei_2120250407_14541122.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/802/projeto_de_lei_22_202520250425_08184680.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/803/projeto_de_lei_23_202520250428_13405367.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/818/projeto_de_lei_mesa_diretora_anexo_ii.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/826/projeto_de_lei_25_2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/833/projeto_de_lei_26_2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/845/projeto_de_lei_27_2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/846/projeto_de_lei_28_2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/847/projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/855/projeto_de_lei_30_2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/856/projeto_de_lei_31_2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/857/projeto_de_lei_32_.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/858/projeto_de_lei_33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/859/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/860/projeto_de_lei_35_.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/862/projeto_de_lei_37_pedro__soli.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/863/projeto_de_lei_38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/875/projeto_de_lei_39_2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/876/projeto_de_lei_40_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/887/projeto_de_lei_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/890/projeto_de_lei_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/895/projeto_de_lei_43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/896/projeto_de_lei_44.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/897/projeto_de_lei_45.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/912/projeto_de_lei_46_vereadores20251001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/913/projeto_de_lei_47_ppa20251003.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/914/projeto_de_lei_48_ldo20251003.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/915/projeto_de_lei_49_loa20251003.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/924/projeto_de_lei_50_mesa_diretora20251014.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/925/projeto_de_lei_51_20251020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/926/projeto_de_lei_5220251020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/927/projeto_de_lei_5320251020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/931/projeto_de_lei_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/941/projeto_de_lei_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/944/projeto_de_lei_56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/945/projeto_de_lei_58.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/946/projeto_de_lei_58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/952/projeto_de_lei_59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/953/projeto_de_lei_no_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/955/projeto_de_lei_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/956/projeto_de_lei_62.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/957/projeto_de_lei_63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/742/projeto_de_resolucao_0420250225_08235547.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/743/requerimento_01_luciano20250225_08250370.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/771/requerimento_02_luciano20250325_10392300.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/772/requerimento_03__luciano20250325_10401378.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/773/requerimento_04_solismar20250325_10411308.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/790/requerimento_05_luciano20250408_14524172.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/791/requerimento_06_solismar20250408_14534085.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/799/requerimento_07_luciano20250415_08293547.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/798/requerimento_08_solismar20250415_08302920.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/804/requerimento_09_luciano20250429_14403729.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/805/requerimento_10_ivanete20250429_14424722.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/814/requerimento_12_luciano_pedro_e_etc.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/815/requerimento_13_ivanete.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/816/requerimento_14_luciano.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/819/requerimento_15_solismar.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/820/requerimento_16_artur.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/828/requerimento_17_luciano.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/834/requerimento_18_edimilson.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/835/requerimento_19_luciano.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/839/requerimento_20_solismar.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/840/requerimento_21_solismar.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/850/requerimento_22_luciano.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_23_solismar.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/879/requerimento_24__solismar.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/882/requerimento_25_luciano.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/883/requerimento_26__luciano.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/884/requerimento_27__luciano.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/885/requerimento_28_solimsmar.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/891/requerimento_29_solismar.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/892/requerimento_30__solismar.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/903/requerimento_31_solismar_ivanete_.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/907/requerimento_32_luciano.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/908/requerimento_33_luciano.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/909/requerimento_34_solismar.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/916/requerimento_35_edimilson20251007.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/921/requerimento_36_solismar.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/923/requerimento_37_artur20251014.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/928/requerimento_38_solismar.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/935/requerimento_39_pedro.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/947/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_no_41.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/724/indicacao_0120250218_14494162.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/727/indicacao_0420250218_14542420.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/728/indicacao_0520250218_15003333.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/729/indicacao_0620250218_15014144.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/730/indicacao_0720250218_15040099.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/731/indicacao_0820250218_15062247.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/732/indicacao_0920250218_15083888.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/733/indicacao_1020250218_15105777.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/734/indicacao_1120250218_15131482.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/735/indicacao_1220250218_15153361.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/736/indicacao_1320250218_15175469.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/737/indicacao_1420250218_15201211.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/744/indicacao_15_artur20250225_08260924.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/745/indicacao_16_ivanete20250225_08272029.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/757/indicacao_17_ivanete20250311_10570678.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/758/indicacao_18_marco20250311_10593228.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/759/indicacao_19_marco20250311_11005934.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/760/indicacao_20_castilho20250311_11015339.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/761/indicacao_21_edimilaon20250311_11024924.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/762/indicacao_22_sergio_luciano20250311_11034301.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/763/indicacao_23_edimilson20250311_11043381.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/764/indicacao_24_solismar20250311_11052619.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/765/indicacao_25__solismar20250311_11061205.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/774/indicacao_25__solismar20250311_11061205.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/775/indicacao_27_ivanete20250325_10420871.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/776/indicacao_2820250408_15204274.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/777/indicacao_29_pedro20250325_10435273.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/778/indicacao_30__pedro20250325_10444131.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/779/indicacao_31_luciano20250325_10455016.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/780/indicacao_32_sergio20250325_10464806.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/781/indicacao_33_pedro20250325_10473977.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/782/indicacao_34__pedro20250325_10483189.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/783/indicacao_35__pedro20250325_10492071.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/792/indicacao_36_edimislon20250408_14544545.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/793/indicacao_37_sergio20250408_14555675.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/794/indicacao_38_pedro20250408_14570794.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/795/indicacao_39_solismar20250408_14585041.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/800/indicacao_40_solismar20250415_08313019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/801/indicacao_41_sergio20250415_08324948.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/806/indicacao_42_artur20250429_14441381.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/809/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/810/indicacao_45__solismar.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/811/indicacao_46__solismar.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/821/idicacao_47_sergio.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/822/idicacao_48_castilho.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/829/indicacao_49_edimilson.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/830/indicacao_50_edimilson.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/831/indicacao_51_pedro.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/836/indicacao_52_solismar.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/837/indicacao_53_solismar.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_54_artur.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_55_solismar.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_56_solismar.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_57_solismar.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_58_marco.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/864/indicacao_59_castilho.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/865/indicacao_60_solismar.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/866/indicacao_61_solismar.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_64_ivanete.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/893/indicacao_65_ivanete.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_66_artur.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/900/indicacao_67_luciano.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/904/indicacao_68_luciano.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_69_ivanete_solismar.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/906/indicacao_70_solismar.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_71_pedro.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_72_pedro.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_74_pedro20251007.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_75__pedro20251007.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/922/indiccao_75_solismar20251014.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/942/indicacao_81_pedro.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/948/indicacao_82_solismar.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/949/indicacao_83_solismar.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/950/indicacao_84_pedro.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/789/oficio_executivo_prazo_entrega_ldo_20250408_14514642.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/812/oficio_04_comissoes_ao_pl_22_2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/817/oficio_executivo_ao_pl_22_2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/823/oficio_no_26.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/824/oficio_no_27.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/851/oficio_prefeito_arquivamento_pl_27.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/919/oficio_mesa_diretora20251014.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/930/oficio_no_62.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/934/oficio_arquivamento_pl_4520251103.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/877/acordao_parecer_previo_t_c_.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/738/parecer_pl_06_e_1120250225_08051566.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/746/parecer_70_ao_pl_0520250311_10014797.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/747/parecer_71_ao_pl_0720250311_10031522.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/748/parecer_72_ao_pl_0820250311_10201485.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/749/parecer_73_ao_pl_1220250311_10213831.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/750/parecer_74_ao_pl_0920250311_10241089.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/753/parecer_75_ao_pr_0420250311_10270386.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/754/parecer_76_ao_pl_13_20250311_10225638.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/766/parecer_77_20250318_08403295.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/767/parecer_7820250325_10373739.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/784/parecer_79_ao_pl_1720250408_14462539.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/785/parecer_80_ao_pl_1720250408_14462539.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/786/parecer_81_ao_pl_1920250408_14483802.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/796/parecer_ao_pl_21_202520250415_08281194.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/808/parecer_pl_23.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/827/parecer_84_ao_pl_24_2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/832/parecer_ao_pl_25.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/849/parecer_86.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/852/parecer_87_ao_pl_28.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/853/parecer_88_ao_pl_29.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/854/parecer_89_ao_pl_30.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/869/parecer_pl_32.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/870/parecer_pl_34.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/872/parecer_pl_35.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/873/parecer_pl_37.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/874/parecer_pl_38.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/880/parecer_95_pl_39.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/881/parecer_96_pl_40.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/889/parecer_97.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/898/parecer_98_pl_41.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/899/parecer_99_pl_42.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/901/parecer_100_ao_pl_43.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/902/parecer_101_ao_pl_45.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/920/parecer_102_ao_pl_5020251014.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/929/parecer_103_comissoes.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/932/parecer_comissoes_104_pl_52.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/933/parecer_comissoes_105_pl_53.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/937/parecer_106_ao_pl_44.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/939/parecer_no_107.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/940/parecer_108_ao_pl_55.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/943/parecer_109_a_pl_58.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/951/parecer_no_110.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/958/parecer_no_111.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1024/parecer_no_112.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1025/parecer_no_113.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1026/parecer_no_114.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1027/parecer_no_115.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/960/emenda_01-_cirurgias_eletivas_-_r_55.74452.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/961/emenda_02_-_equip_agricolas_calcalhadeira_-___r_45.74452_-_copia.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/962/emenda_03-_auxilio_ao_femac_-_r_5.00000_-_copia.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/963/emenda_04_-_material_esportivo_-__r_5.00000_-_copia.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/964/emenda_01_-_equipamentos_agricula_calcalchadeira_-_r_45.00000.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/965/emenda_02_-_exames_e_ciruirgias_-_r_55.74452.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/966/emenda_03_-__subvencoes_aamar_-_r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/967/emenda_04_-__aquisicao_de_peixe_-_r_5.74452.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/968/emenda_01_-__reforma_e_pintura_ubs_candeias_-_r_40.00000.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/969/emenda_02_-__aparelhos_auditivos_saude_-_r_15.74452.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/970/emenda_03_-_mateada_2026_-__r_6.00000.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/971/emenda_04_-_clube_de_maes__-___r_6.00000.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/972/emenda_05_-_material_esportivo_aaema_-__r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/973/emenda_06-_clube_de_idosos__-___r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/974/emenda_07_-_equipamentos_agriculas_-_r_28.74452.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/975/emenda_01_-_material_esportivo_e_bocha_-__r_23.00000.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/976/emenda_02_-_saude_medicamentos_exames_-_r_55.74452.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/977/emenda_03_-_festival_de_musica_-__r_10.00000.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/978/emenda_04-_clube_de_idosos__-___r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/979/emenda_05_-__subvencoes_aamar_-_r_3.00000.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/980/emenda_06_-_equip_agricolas_colonia_nova_-___r_45.74452.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/981/emenda_07_-_praca_contrapartida_-_r_10.00000.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/982/emenda_01-_clube_de_idosos__-___r_15.00000_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/983/emenda_02_-_material_esportivo_-__r_7.00000.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/984/emenda_03_-_material_esportivo_e_bocha_-__r_7.00000.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/985/emenda_04-_auxiulio_a_apae__-___r_3.00000_-_sergio.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/986/emenda_05-_equipamentos_agricula_frutimar_-_r_18.74452.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/987/emenda_06_-__subvencoes_aamar_-_r_3.00000.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/988/emenda_07-_cirurgias_eletivas_-_r_55.74452.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/989/emenda_01-_cirurgias_eletivas_-_r_55.74452_____castinho.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/990/emenda_02-_auxiulio_a_apae__-___r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/991/emenda_03-_clube_de_idosos__-___r_5.00000_-_castilho.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/992/emenda_04_-__subvencoes_aamar_-_r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/993/emenda_05_-_material_esportivo_e_bocha_-__r_25.74452.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/994/emenda_06_-_subvencao_aaema_-_r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/995/emenda_07_-_instrumentos_musicais_-_r_10.00000.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/996/emenda_01_-_subvencao_aaema_-_r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/997/emenda_02-_auxiulio_a_apae__-___r_5.00000_-_marco.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/998/emenda_03_-__subvencoes_aamar_-_r_3.74452.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/999/emenda_04-_clube_de_idosos__-___r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1000/emenda_05_-__cirurgias_eletivas_-_r_55.74452.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1001/emenda_06_-_material_esportivo_e_bocha_-__r_24.00000.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1002/emenda_07_-_festival_de_musica_-__r__5.00000.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1003/emenda_08_-_materiais_fanfara_-_r_7.00000.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1004/emenda_01-_clube_de_idosos__-___r_6.00000_ivonete.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1005/emenda_02_-_material_e_bocha_-__r_3.00000_ivonete.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1006/emenda_03_-_subvencao_aaema_-_r_6.74452.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1007/emenda_04-_auxiulio_a_apae__-___r_15.00000.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1008/emenda_05_-_materiais_coral__-_r_10.00000.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1009/emenda_06_-_festival__fenac-__r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1010/emenda_07_-__saude_terrapias_alternativas_-_apae_-_r_55.74452.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1011/emenda_08_-_construcao_praca_-_r_-__r_10.00000.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1012/emenda_01_-_instrumentos_musicais_-_r_5.00000_bogoni.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1013/emenda_02_-_produtores_bacia_leiteira_-___r_22.74452.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1014/emenda_03-_auxiulio_a_apae__-___r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1015/emenda_04-_clube_de_idosos__-___r_3.00000.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1016/emenda_05_-_subvencao_aaema_-_r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1017/emenda_06_-__subvencoes_aamar_-_r_4.00000.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1018/emenda_07_-_festival_de_musica_femac_-__r_3.00000.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1019/emenda_08_-_materiais_natalinos_-__r_5.00000.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1020/emenda_09_-_material__bocha_-__r_3.00000.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1021/emenda_10_-__aparelhos_auditivos_oculos_e_alimentos_nutritivos_-_r_20.74452.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1022/emenda_11_-__cirurgias_eletivas_-_r_35.00000.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1028/emenda_08_agricultura.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/1023/projeto_de_decreto_legislativo_01_2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/752/emendas_modificativa_ao_p_r_0520250311_10292059.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/871/emenda_modificativa_pl_35.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/959/emenda_modificativa_no_03.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/848/emenda_substitutiva_01_c_f_o_.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/936/emenda_substitutiva_02_ao_pl_4420251111.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/888/emenda_supressiva_01.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.mariopolis.pr.leg.br/media/sapl/public/materialegislativa/2025/938/emenda_supressiva_ao_pl_51.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H313"/>
+  <dimension ref="A1:H314"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="164.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="149.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="163.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -11598,248 +11607,274 @@
       </c>
       <c r="D305" t="s">
         <v>892</v>
       </c>
       <c r="E305" t="s">
         <v>893</v>
       </c>
       <c r="F305" t="s">
         <v>330</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="H305" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
         <v>1067</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>10</v>
+        <v>603</v>
       </c>
       <c r="D306" t="s">
+        <v>892</v>
+      </c>
+      <c r="E306" t="s">
+        <v>893</v>
+      </c>
+      <c r="F306" t="s">
+        <v>466</v>
+      </c>
+      <c r="G306" s="1" t="s">
         <v>1068</v>
       </c>
-      <c r="E306" t="s">
+      <c r="H306" t="s">
         <v>1069</v>
-      </c>
-[...7 lines deleted...]
-        <v>1071</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
         <v>10</v>
       </c>
       <c r="D307" t="s">
+        <v>1071</v>
+      </c>
+      <c r="E307" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F307" t="s">
+        <v>832</v>
+      </c>
+      <c r="G307" s="1" t="s">
         <v>1073</v>
       </c>
-      <c r="E307" t="s">
+      <c r="H307" t="s">
         <v>1074</v>
-      </c>
-[...7 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B308" t="s">
+        <v>9</v>
+      </c>
+      <c r="C308" t="s">
+        <v>10</v>
+      </c>
+      <c r="D308" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E308" t="s">
         <v>1077</v>
       </c>
-      <c r="B308" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F308" t="s">
-        <v>791</v>
+        <v>741</v>
       </c>
       <c r="G308" s="1" t="s">
         <v>1078</v>
       </c>
       <c r="H308" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
         <v>1080</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D309" t="s">
-        <v>1073</v>
+        <v>1076</v>
       </c>
       <c r="E309" t="s">
-        <v>1074</v>
+        <v>1077</v>
       </c>
       <c r="F309" t="s">
-        <v>832</v>
+        <v>791</v>
       </c>
       <c r="G309" s="1" t="s">
         <v>1081</v>
       </c>
       <c r="H309" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
         <v>1083</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D310" t="s">
-        <v>1084</v>
+        <v>1076</v>
       </c>
       <c r="E310" t="s">
-        <v>1085</v>
+        <v>1077</v>
       </c>
       <c r="F310" t="s">
         <v>832</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1086</v>
+        <v>1084</v>
       </c>
       <c r="H310" t="s">
-        <v>1087</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B311" t="s">
+        <v>9</v>
+      </c>
+      <c r="C311" t="s">
+        <v>10</v>
+      </c>
+      <c r="D311" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E311" t="s">
         <v>1088</v>
       </c>
-      <c r="B311" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F311" t="s">
-        <v>736</v>
+        <v>832</v>
       </c>
       <c r="G311" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="H311" t="s">
         <v>1090</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
         <v>1091</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D312" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E312" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F312" t="s">
+        <v>736</v>
+      </c>
+      <c r="G312" s="1" t="s">
         <v>1092</v>
       </c>
-      <c r="E312" t="s">
+      <c r="H312" t="s">
         <v>1093</v>
-      </c>
-[...7 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
+        <v>1094</v>
+      </c>
+      <c r="B313" t="s">
+        <v>9</v>
+      </c>
+      <c r="C313" t="s">
+        <v>10</v>
+      </c>
+      <c r="D313" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E313" t="s">
         <v>1096</v>
       </c>
-      <c r="B313" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F313" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="G313" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="H313" t="s">
         <v>1098</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8">
+      <c r="A314" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>17</v>
+      </c>
+      <c r="D314" t="s">
+        <v>1095</v>
+      </c>
+      <c r="E314" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F314" t="s">
+        <v>710</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>1100</v>
+      </c>
+      <c r="H314" t="s">
+        <v>1101</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -12112,50 +12147,51 @@
     <hyperlink ref="G289" r:id="rId288"/>
     <hyperlink ref="G290" r:id="rId289"/>
     <hyperlink ref="G291" r:id="rId290"/>
     <hyperlink ref="G292" r:id="rId291"/>
     <hyperlink ref="G293" r:id="rId292"/>
     <hyperlink ref="G294" r:id="rId293"/>
     <hyperlink ref="G295" r:id="rId294"/>
     <hyperlink ref="G296" r:id="rId295"/>
     <hyperlink ref="G297" r:id="rId296"/>
     <hyperlink ref="G298" r:id="rId297"/>
     <hyperlink ref="G299" r:id="rId298"/>
     <hyperlink ref="G300" r:id="rId299"/>
     <hyperlink ref="G301" r:id="rId300"/>
     <hyperlink ref="G302" r:id="rId301"/>
     <hyperlink ref="G303" r:id="rId302"/>
     <hyperlink ref="G304" r:id="rId303"/>
     <hyperlink ref="G305" r:id="rId304"/>
     <hyperlink ref="G306" r:id="rId305"/>
     <hyperlink ref="G307" r:id="rId306"/>
     <hyperlink ref="G308" r:id="rId307"/>
     <hyperlink ref="G309" r:id="rId308"/>
     <hyperlink ref="G310" r:id="rId309"/>
     <hyperlink ref="G311" r:id="rId310"/>
     <hyperlink ref="G312" r:id="rId311"/>
     <hyperlink ref="G313" r:id="rId312"/>
+    <hyperlink ref="G314" r:id="rId313"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>